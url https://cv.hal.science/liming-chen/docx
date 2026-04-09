--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -187,429 +187,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImFace++: A Sophisticated Nonlinear 3D Morphable Face Model With Implicit Neural Representations</w:t>
+                <w:t xml:space="preserve">Unsupervised meta-learning for few-shot medical image classification based on metric learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingwu Zheng</w:t>
+                <w:t xml:space="preserve">Ding Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyu Zhang</w:t>
+                <w:t xml:space="preserve">Beiji Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Yang</w:t>
+                <w:t xml:space="preserve">Xiaoyan Kui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Yulan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zeming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (2), pp.994-1012. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.107588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3480151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.107588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906854v1</w:t>
+                <w:t xml:space="preserve">hal-04937801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised meta-learning for few-shot medical image classification based on metric learning</w:t>
+                <w:t xml:space="preserve">Energetic particle physics: Chapter 7 of the special issue: on the path to tokamak burning plasma operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ding Lv</w:t>
+                <w:t xml:space="preserve">M. Salewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beiji Zou</w:t>
+                <w:t xml:space="preserve">D.A. Spong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Kui</w:t>
+                <w:t xml:space="preserve">P. Aleynikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulan Dai</w:t>
+                <w:t xml:space="preserve">R. Bilato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeming Chen</w:t>
+                <w:t xml:space="preserve">B.N. Breizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.107588. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (4), pp.043002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.107588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/adb763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937801v1</w:t>
+                <w:t xml:space="preserve">hal-05468163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic particle physics: Chapter 7 of the special issue: on the path to tokamak burning plasma operation</w:t>
+                <w:t xml:space="preserve">ImFace++: A Sophisticated Nonlinear 3D Morphable Face Model With Implicit Neural Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salewski</w:t>
+                <w:t xml:space="preserve">Mingwu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Spong</w:t>
+                <w:t xml:space="preserve">Haiyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aleynikov</w:t>
+                <w:t xml:space="preserve">Hongyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bilato</w:t>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.N. Breizman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (4), pp.043002. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.994-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/adb763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2024.3480151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468163v1</w:t>
+                <w:t xml:space="preserve">hal-04906854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive representation learning and sample weighting for low-quality 3D face recognition</w:t>
               </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huibin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 159, pp.111161. </w:t>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingkun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingkun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (1), pp.161-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.408-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,304 +1061,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Regularized Laplace Graph for Domain Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiqiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3216781⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910290v1</w:t>
+                <w:t xml:space="preserve">emse-03548089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Attention Regularized Laplace Graph for Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingkun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.97. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.7322-7337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3216781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03548089v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting Images through Sources: Exploring Low-Data, Heterogeneous Instance Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (16), pp.3080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enmei Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjian He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,77 +1626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity enhancement via GAN for multimodal face expression recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangkang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebeizi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,77 +1786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingkun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computing Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (2), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,330 +1884,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative and Geometry-Aware Unsupervised Domain Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deep Multicameral Decoding for Localizing Unoccluded Object Instances from a Single RGB Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2019.2962000⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Deep Learning for Robotic Vision, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910338v1</w:t>
+                <w:t xml:space="preserve">hal-02151828v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multicameral Decoding for Localizing Unoccluded Object Instances from a Single RGB Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grard</w:t>
+                <w:t xml:space="preserve">Discriminative and Geometry-Aware Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingkun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqiang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue on Deep Learning for Robotic Vision, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (9), pp.3914-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2019.2962000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151828v3</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Robust 3D Facial Landmarking via Progressive Coarse-to-Fine Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenier Approach for Optimal Transportation Between a Quasi-discrete Measure and a Discrete Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,274 +2352,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Transfer Learning Using Similarities and Dissimilarities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving Shadow Suppression for Illumination Robust Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2017.2705760⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2018.2803179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351587v1</w:t>
+                <w:t xml:space="preserve">hal-01704659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Shadow Suppression for Illumination Robust Face Recognition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discriminative Transfer Learning Using Similarities and Dissimilarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2018.2803179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2017.2705760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704659v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t>
               </w:r>
@@ -2733,278 +2733,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Supervised Learning of Deformable Part-Based Models for Object Detection via Region Proposals</w:t>
+                <w:t xml:space="preserve">Visual and Semantic Knowledge Transfer for Large Scale Semi-supervised Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiah Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2614862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2771779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488575v1</w:t>
+                <w:t xml:space="preserve">hal-01678123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Semantic Knowledge Transfer for Large Scale Semi-supervised Object Detection</w:t>
+                <w:t xml:space="preserve">Weakly Supervised Learning of Deformable Part-Based Models for Object Detection via Region Proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.393-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2771779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2614862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678123v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective Video Content Analysis: A Multidisciplinary Insight</w:t>
               </w:r>
@@ -3016,64 +3016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,77 +3120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular Movement Model-Based Automatic 3D/4D Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingkai Zhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (7), pp.1438-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,90 +3224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active colloids segmentation and tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Theurkauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3370,90 +3370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global/Local Affinity Graph for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (4), pp.1399-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3481,698 +3481,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIRIS-ACCEDE: A Video Database for Affective Content Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An efficient multimodal 2D + 3D feature-based approach to automatic facial expression recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxiong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2015.2396531⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375518v1</w:t>
+                <w:t xml:space="preserve">hal-02130337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient multimodal 2D + 3D feature-based approach to automatic facial expression recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIRIS-ACCEDE: A Video Database for Affective Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140, pp.83-92. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2015.2396531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130337v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression recognition based on a mlp neural network using constructive training algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards 3D Face Recognition in the Real: A Registration-Free Approach using Fine-Grained Matching of 3D Keypoint Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-014-2322-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-014-0785-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301113v1</w:t>
+                <w:t xml:space="preserve">hal-01301114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression-robust 3D face recognition via weighted sparse representation of multi-scale and multi-component local normal patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facial expression recognition based on a mlp neural network using constructive training algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133, pp.179-193. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-014-2322-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271744v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D Face Recognition in the Real: A Registration-Free Approach using Fine-Grained Matching of 3D Keypoint Descriptors</w:t>
+                <w:t xml:space="preserve">Expression-robust 3D face recognition via weighted sparse representation of multi-scale and multi-component local normal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huibin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.179-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-014-0785-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301114v1</w:t>
+                <w:t xml:space="preserve">hal-01271744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local circular patterns for multi-modal facial gender and ethnicity classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaxiong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,90 +4249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSOG: A Novel Local Image Descriptor Based on Histograms of the Second-Order Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, 23, pp.4680-4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, PP, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4470,90 +4470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face recognition based on perceived facial images and multilayer perceptron neural network using constructive training algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, 8, pp.729-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,90 +4587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand-Dorsa Vein Recognition by Matching Local Features of Multisource Keypoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinhang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiding Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, 46, pp.1949-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4827,291 +4827,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Meshing with Curvature Convergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Recognition of Visual Concepts using Histograms of Textual Concepts and Selective Weighted Late Fusion Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zeng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.919-934. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, 117, pp.493-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351708v1</w:t>
+                <w:t xml:space="preserve">hal-01339139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Recognition of Visual Concepts using Histograms of Textual Concepts and Selective Weighted Late Fusion Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Meshing with Curvature Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningning Liu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wei Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, 117, pp.493-512. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.919-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339139v1</w:t>
+                <w:t xml:space="preserve">hal-01351708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the Spherical Harmonic Features for 3-D Face Recognition</w:t>
               </w:r>
@@ -5123,77 +5123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peijiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.914-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,90 +5227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Probabilistic Framework for Automatic 3D Facial Expression Analysis based on a Bayesian Belief Inference and Statistical Feature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, 31, pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,64 +5395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Signal and Imaging Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, 5, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5486,90 +5486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Face Recognition Using eLBP-Based Facial Descriptionand Local Feature Hybrid Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, 7, pp.1551-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5629,51 +5629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5745,77 +5745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Emotional Speech Based on an Automatically Elaborated Hierarchical Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRN Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Binary Patterns and Its Application to Facial Image Analysis: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caifeng Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, 41, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5979,77 +5979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Landmarking of Three-Dimensional FacialData in the Presence of Facial Expressions andOcclusions Using a Three-DimensionalStatistical Facial Feature Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis A. Kakadiaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6109,77 +6109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage Classification of Emotional Speech Motivated by a Dimensional Emotion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, 46, pp.119-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,64 +6251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, 8, pp.7-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6346,51 +6346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Audio Semantic Classifier based on human perception motivated mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, 34, pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,51 +6449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile face detection and tracking for media streaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeny Bovbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6553,51 +6553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-based visualizing and structuring of videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, 6, pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.272-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Visual Content-based Analysis with Textual and Structural Analysis for Improving Web Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,264 +6857,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebGuard: An Adult Content Detection and Filtering System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Voice-Based Gender Identification in multimedia applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-3, 24, pp.179-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-005-0322-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jbdcn.2005010102⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587137v1</w:t>
+                <w:t xml:space="preserve">hal-01587130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice-Based Gender Identification in multimedia applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">WebGuard: An Adult Content Detection and Filtering System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-005-0322-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, 1, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jbdcn.2005010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587130v1</w:t>
+                <w:t xml:space="preserve">hal-01587137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Algorithm for Eye Detection on Gray Intensity Face without Spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7495,51 +7495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7577,77 +7577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-Guided Self-Regulated Learning Without Forgetting for Distribution-Shift Continual Learning with blurred task boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Robotics, Computer Vision and Intelligent Systems, ROBOVIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7810,77 +7810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONLINE CONTINUAL LEARNING OF DIFFUSION MODELS: MULTI-MODE ADAPTIVE GENERATIVE DISTILLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing, IEEE ICIP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Anchorage (Alaska), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7899,1181 +7899,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward synthetic data generation for robotic tactile manipulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imbalanced data robust online continual learning based on evolving class aware memory selection and built-in contrastive representation learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Robot Embodiment through Visuo-Tactile Perception" - 2024 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566202v1</w:t>
+                <w:t xml:space="preserve">hal-04228888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAPS: Geometry-Aware, Physics-Based, Self-Supervised Neural Garment Draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+                <w:t xml:space="preserve">Ruochen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cazin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaifali Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">3DV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683842v1</w:t>
+                <w:t xml:space="preserve">hal-04372245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced data robust online continual learning based on evolving class aware memory selection and built-in contrastive representation learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward synthetic data generation for robotic tactile manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Workshop on "Robot Embodiment through Visuo-Tactile Perception" - 2024 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228888v2</w:t>
+                <w:t xml:space="preserve">hal-04566202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPS: Geometry-Aware, Physics-Based, Self-Supervised Neural Garment Draping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruochen Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaifali Parashar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Samsonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372245v1</w:t>
+                <w:t xml:space="preserve">hal-04683842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Feb 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011893800003417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074800v1</w:t>
+                <w:t xml:space="preserve">hal-03813534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Norton, University of Massachusetts Lowell; Holly Yanco, University of Massachusetts Lowell; Berk Calli, Worcester Polytechnic Institute; Aaron Dollar, Yale University, May 2023, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011893800003417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813534v3</w:t>
+                <w:t xml:space="preserve">hal-04074800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakly-Supervised Photo-realistic Texture Generation for 3D Face Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Besson</w:t>
+                <w:t xml:space="preserve">Xiangnan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zehua Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288097v1</w:t>
+                <w:t xml:space="preserve">hal-04910544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly-Supervised Photo-realistic Texture Generation for 3D Face Reconstruction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042545⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910544v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350431v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look Beyond Bias with Entropic Adversarial Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9107,90 +9107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImFace: A Nonlinear 3D Morphable Face Model With Implicit Neural Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingwu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR), 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, New Orelans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9228,64 +9228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-dataset Learning for Generalizable Land Use Scene Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EarthVision'22 workshop in conjuction with the Computer Vision and Pattern Recognition (CVPR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, La Nouvelle Orléans, LA, United States. pp.1381-1390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9319,77 +9319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Deterministic Face Mask Removal Based on 3d Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2137-2141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9417,451 +9417,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Graspability based on Grasp Regression for Better Grasp Prediction</w:t>
+                <w:t xml:space="preserve">panda-gym: Open-source goal-conditioned environments for robotic learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Depierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Robot Learning Workshop: Self-Supervised and Lifelong Learning @NeurIPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456956v3</w:t>
+                <w:t xml:space="preserve">hal-03765966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panda-gym: Open-source goal-conditioned environments for robotic learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Robot Learning Workshop: Self-Supervised and Lifelong Learning @NeurIPS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765966v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Neural Networks Using Different Sensors Create Similar Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI MobiCase 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scoring Graspability based on Grasp Regression for Better Grasp Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an (China), China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03548148v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456956v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Fusion for Deep Learning on Transport Mode Detection: A Case Study</w:t>
               </w:r>
@@ -9873,51 +9873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference on Engineering Applications of Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9951,103 +9951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Intra-Class Diversity Through a Reverse Contrastive Loss for Better Single-Source Domain Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV - Workshop on Adversarial Robustness In the Real World 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10098,51 +10098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard T Marriott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR), 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Ecully (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10219,51 +10219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Joint Conference on Biometrics (IJCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Houston, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10323,51 +10323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Developmental Robotics and Learning and Epigenetic Robotics 2020 (IEEE ICDL-Epirob 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Valparaiso, Chile. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10401,90 +10401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10509,103 +10509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel Sampling for Style Preserving Face Pose Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehua Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Joint Conference on Biometrics (IJCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Houston, United States. pp.1-10, </w:t>
@@ -10669,51 +10669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marriott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 15th IEEE International Conference on Automatic Face and Gesture Recognition (FG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buenos Aires, Argentina. pp.257-264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10747,90 +10747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10890,77 +10890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangkang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.1346-1350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11020,64 +11020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gominski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC'19 Workshop @ ACM Multimedia 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11111,103 +11111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object segmentation in depth maps with one user click and a synthetically trained fully convolutional network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFR - 10th International Workshop on Human-Friendy Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Napoli, Italy. pp.207-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11241,77 +11241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Procedural Fruit Tree Rendering Framework for Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.4 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyin Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11598,688 +11598,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Light Manifold CNN based 3D Facial Expression Recognition across Pose Variations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Developmental Bayesian Optimization of Black-Box with Visual Similarity-Based Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ACM Multimedia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seoul, South Korea. pp.229-238</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130351v1</w:t>
+                <w:t xml:space="preserve">hal-01880071v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Bayesian Optimization of Black-Box with Visual Similarity-Based Transfer Learning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">JEMImE: A Serious Game to Teach Children with ASD How to Adequately Produce Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Xi'an, France. pp.723-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2018.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880071v7</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEMImE: A Serious Game to Teach Children with ASD How to Adequately Produce Facial Expressions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Light Manifold CNN based 3D Facial Expression Recognition across Pose Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 ACM Multimedia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seoul, South Korea. pp.229-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076870v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacquard: A Large Scale Dataset for Robotic Grasp Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismini Psychoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erinc Merdivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.710-715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753862v2</w:t>
+                <w:t xml:space="preserve">hal-03081669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jacquard: A Large Scale Dataset for Robotic Grasp Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03081669v1</w:t>
+                <w:t xml:space="preserve">hal-01753862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Semi-Supervised Object Detection Using Visual and Semantic Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiah Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gaizauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12369,64 +12369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Affect and Sentiment in Multimedia (ASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brisbane, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12723,77 +12723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning vs. Kernel Methods: Performance for Emotion Prediction in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12844,64 +12844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrowdMM '14 Proceedings of the 2014 International ACM Workshop on Crowdsourcing for Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States. pp.3-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12929,368 +12929,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D assisted face recognition via progressive pose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ballas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Dimitris Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.728-732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132491v1</w:t>
+                <w:t xml:space="preserve">hal-01301118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D assisted face recognition via progressive pose estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Samaras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301118v1</w:t>
+                <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing Generic Objectness and Deformable Part-based Models for Weakly Supervised Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4072-4076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13341,51 +13341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014 5th IEEE European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13423,77 +13423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crowdsourced rankings to affective ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Chengdu, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13540,77 +13540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coarse-to-Fine Approach to Robust 3D Facial Landmarking via Curvature Analysis and Active Normal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Biometrics (IJCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clearwater, Florida, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13661,51 +13661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13743,51 +13743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning visual categories through a sparse representation classifier based cross-category knowledge transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13899,51 +13899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.1199-1204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13971,857 +13971,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Coding and Mid-Level Superpixel-Feature for l0-Graph Based Unsupervised Image Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking asymmetric 3D-2D face recognition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelopoulos G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shah S.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40246-3_20⟩</w:t>
+              <w:t xml:space="preserve">Automatic Face and Gesture Recognition (FG), 2013 10th IEEE International Conference and Workshops on Biometrics Compendium, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2013.6553819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833275v1</w:t>
+                <w:t xml:space="preserve">hal-01339319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of 3D morphable models for faces with expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Creusot, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Video Database for Computational Models of Induced Emotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse Coding and Mid-Level Superpixel-Feature for l0-Graph Based Unsupervised Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.160-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40246-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACII.2013.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339226v1</w:t>
+                <w:t xml:space="preserve">hal-00833275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking asymmetric 3D-2D face recognition systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Di Huang</w:t>
+                <w:t xml:space="preserve">A Large Video Database for Computational Models of Induced Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shah S.K.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Bettinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Face and Gesture Recognition (FG), 2013 10th IEEE International Conference and Workshops on Biometrics Compendium, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Geneva, Switzerland. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2013.6553819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2013.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339319v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Local Binary Descriptors by Bag-of-Features with Hamming Distance for Visual Object Categorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Sampled Multi-scale Color Local Binary Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Information Retrieval - 35th European Conference on IR Research, ECIR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Moscow, Russia. pp.630-641</w:t>
+              <w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339304v1</w:t>
+                <w:t xml:space="preserve">hal-01351709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled Multi-scale Color Local Binary Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Novel Trilateral Filter based Adaptive Support Weight Method for Stereo Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.303-308</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bristol, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351709v1</w:t>
+                <w:t xml:space="preserve">hal-01542692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Trilateral Filter based Adaptive Support Weight Method for Stereo Matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Encoding Local Binary Descriptors by Bag-of-Features with Hamming Distance for Visual Object Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bristol, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Information Retrieval - 35th European Conference on IR Research, ECIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Moscow, Russia. pp.630-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542692v1</w:t>
+                <w:t xml:space="preserve">hal-01339304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARSE MUSIC DECOMPOSITION ONTO A MIDI DICTIONARY DRIVEN BY STATISTICAL MUSIC KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Curitiba, Brazil. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14846,64 +14846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2013: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14997,64 +14997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Jose, California, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15079,51 +15079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSOG: A Novel Local Descriptor based on Histograms of Second Order Gradients for Object Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15131,51 +15131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval (ICMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dallas, United States. pp.199-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15209,77 +15209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Concept Detection and Annotation via Multiple Kernel Learning of multiple models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Image Analysis and Processing (ICIAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.581-590, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15313,51 +15313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-cut approach to image segmentation using an affinity graph based on l0−sparse representation of features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huibin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15365,51 +15365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4019-4023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15447,51 +15447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic 3D Facial Expression Recognition using Differential Mean Curvature Maps and Histograms of Oriented Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15581,51 +15581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, The Hague, France. pp.1778-1783, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15778,597 +15778,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Accelerated Dictionary Learning with GPU/Multicore CPU and its Application to Music Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.1188-1193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICoSP.2012.6491789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353059v1</w:t>
+                <w:t xml:space="preserve">hal-01353058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Dictionary Learning with GPU/Multicore CPU and its Application to Music Classification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353058v1</w:t>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand vein recognition based on oriented gradient maps and local feature matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinhang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiding Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Asian Conference on Computer Vision (ACCV2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, The Daejeon Convention Center in Daejeon, South Korea. pp.430-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37447-0_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand vein recognition based on oriented gradient maps and local feature matching</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Asian Conference on Computer Vision (ACCV2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37447-0_33⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01353388v1</w:t>
+                <w:t xml:space="preserve">hal-01353059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Gradient Maps based automatic asymmetric 3D-2D face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICB - International Conference on Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, New Delhi, India. pp.125-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16428,51 +16428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOSIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16536,51 +16536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szeptycki Przemyslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16622,77 +16622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music sparse decomposition onto a MIDI dictionary of musical words and its application to music mood classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16726,77 +16726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Bag-of-Words Models for Visual Concept Detection and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS (SITIS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sorrento-Naples, Italy. pp.289-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16815,1742 +16815,1742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de super-résolution spatio-temporelle pour l'acquisition 3D de visages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Ouji</w:t>
+                <w:t xml:space="preserve">Modèle de fusion de classifieurs basé sur le recuit simulé et son application à la vérification de visages en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Soltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'2011, septième édition des ateliers de travail sur le traitement et l'analyse de l'information</w:t>
+              <w:t xml:space="preserve">TAIMA'2011, septième édition des ateliers de travail sur le traitement et l'analyse de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354502v1</w:t>
+                <w:t xml:space="preserve">hal-01354466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Facial Expression Recognition Based on Histograms of Surface Differential Quantities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une approche de super-résolution spatio-temporelle pour l'acquisition 3D de visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES CONCEPTS FOR INTELLIGENT VISION SYSTEMS (ACIVS),Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAIMA'2011, septième édition des ateliers de travail sur le traitement et l'analyse de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_44⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01354564v1</w:t>
+                <w:t xml:space="preserve">hal-01354502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de fusion de classifieurs basé sur le recuit simulé et son application à la vérification de visages en 3D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Facial Expression Recognition Based on Histograms of Surface Differential Quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'2011, septième édition des ateliers de travail sur le traitement et l'analyse de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADVANCES CONCEPTS FOR INTELLIGENT VISION SYSTEMS (ACIVS),Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Belgium, Belgium. pp.483-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354466v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructive and Discriminative Sparse Representation for Visual Object Categorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning weighted sparse representation of encoded facial normal information for expression-robust 3D face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.39.1-39.12, </w:t>
+              <w:t xml:space="preserve">2011 International Joint Conference on Biometrics (IJCB), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington, DC, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.25.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCB.2011.6117555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354463v1</w:t>
+                <w:t xml:space="preserve">hal-01354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning weighted sparse representation of encoded facial normal information for expression-robust 3D face recognition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Joint Conference on Biometrics (IJCB), </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.352-357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354565v1</w:t>
+                <w:t xml:space="preserve">hal-01354394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Face Recognition based on Local Shape Patterns and Sparse Representation Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on MultiMedia Modeling (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Taipei, Taiwan. pp.206-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17832-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354394v1</w:t>
+                <w:t xml:space="preserve">hal-01354372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face Recognition based on Local Shape Patterns and Sparse Representation Classifier</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Skaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on MultiMedia Modeling (MMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Algarve, Portugal. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17832-0_20⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01354372v1</w:t>
+                <w:t xml:space="preserve">hal-00959141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Geometric Facial Representation based on Multi-Scale Extended Local Binary Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Santa Barbara, CA, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2011.5771323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959141v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Geometric Facial Representation based on Multi-Scale Extended Local Binary Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Huang</w:t>
+                <w:t xml:space="preserve">Pattern-based Face Localization and Online Projector Parameterization for Multi-Camera 3D Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on 3D Body Scanning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lugano, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354380v1</w:t>
+                <w:t xml:space="preserve">hal-01354501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-based Face Localization and Online Projector Parameterization for Multi-Camera 3D Scanning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression robust 3D face recognition via mesh-based histograms of multiple order surface differential quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Body Scanning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing,(ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.3053-3056 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354501v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression robust 3D face recognition via mesh-based histograms of multiple order surface differential quantities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconstructive and Discriminative Sparse Representation for Visual Object Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing,(ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.3053-3056 </w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.39.1-39.12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5244/C.25.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354563v1</w:t>
+                <w:t xml:space="preserve">hal-01354463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual object recognition using daisy descriptor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Textured 3D Face Recognition using Biological Vision-based Facial Representation and Optimized Weighted Sum Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Soltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshop on Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Colorado Springs, USA, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6011957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354396v1</w:t>
+                <w:t xml:space="preserve">hal-01354413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating textual features with visual ones to improve affective image classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visual object recognition using daisy descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.195-204, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6011957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354456v1</w:t>
+                <w:t xml:space="preserve">hal-01354396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured 3D Face Recognition using Biological Vision-based Facial Representation and Optimized Weighted Sum Fusion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Associating textual features with visual ones to improve affective image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshop on Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.195-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354413v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Statistical AU Space for Facial Expression Recognition in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Noosa, Queensland, Australia. pp.406-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18584,103 +18584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture of gated experts optimized using simulated annealing for 3D face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.3037-3040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18740,51 +18740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18869,51 +18869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18966,1065 +18966,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Belinck</w:t>
+                <w:t xml:space="preserve">Partial face biometry using shape decomposition on 2D conformal maps of faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381599v1</w:t>
+                <w:t xml:space="preserve">hal-01381512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Asymmetric 3D-2D Face Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D Face Recognition using Distinctiveness Enhanced Facial Representations and Local Feature Hybrid Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangpeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.305⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Washington D.C., USA United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2010.5634497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381566v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2D/3D Features and Their Adaptive Score Level Fusion for 3D Face Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Optimal fusion scheme selection framework based on genetic algorithms for multimodal face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Data Processing, Visualization and Transmission (3DPVT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Compression et Representation des signaux audiovisuals (CORESA), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381522v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial face biometry using shape decomposition on 2D conformal maps of faces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic 3D Facial Expression Recognition based on a Bayesian Belief Net and a Statistical Facial Feature Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.372⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3724-3727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381512v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face Recognition using Distinctiveness Enhanced Facial Representations and Local Feature Hybrid Matching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Image Modeling Using Statistical Measures for Visual Object Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2010.5634497⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381567v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fusion scheme selection framework based on genetic algorithms for multimodal face recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Fallaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Belinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et Representation des signaux audiovisuals (CORESA), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.105-110</w:t>
+              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381524v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D Facial Expression Recognition based on a Bayesian Belief Net and a Statistical Facial Feature Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automatic Asymmetric 3D-2D Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3724-3727, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.1225-1228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381501v1</w:t>
+                <w:t xml:space="preserve">hal-01381566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Modeling Using Statistical Measures for Visual Object Categorization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of 2D/3D Features and Their Adaptive Score Level Fusion for 3D Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Soltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Data Processing, Visualization and Transmission (3DPVT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381499v1</w:t>
+                <w:t xml:space="preserve">hal-01381522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feature and Score Level Fusion Strategy using Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4316-4319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20049,90 +20049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AU Recognition on 3D Faces Based On An Extended Statistical Facial Feature Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Fourth International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Washington, DC, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20166,90 +20166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de la sémantique émotionnelle portée par les images basée sur la théorie de l’évidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20313,64 +20313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.426-431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20430,77 +20430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DPVT 2010 - Fifth International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-8</w:t>
@@ -20542,64 +20542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian GOETHE Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wirkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2077-2080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20659,51 +20659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3065-3068, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20763,51 +20763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20826,291 +20826,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unifying Approach for Fast License Plate Localization and Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.376-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381498v1</w:t>
+                <w:t xml:space="preserve">hal-01381469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Approach for Fast License Plate Localization and Super-Resolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.376-379, </w:t>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.99-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381469v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A People Counting System based on Face Detection and Tracking in a Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Genova Italy. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21170,77 +21170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Graphics (ICIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.943-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21274,90 +21274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric 3D/2D Face Recognition Based on LBP Facial Representation and Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3325-3328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21430,51 +21430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multimedia Modeling, 15th International Multimedia Modeling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France. pp.390-400, </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21520,77 +21520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Face Tracking for People Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21628,64 +21628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of emotions in speech by a hierarchical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21758,51 +21758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biometrics: Theory, Applications and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21862,77 +21862,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.288-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21966,90 +21966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise 2.5D Facial Landmarking via an Analysis by Synthesis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Workshop on Applications of Computer Vision (WACV 2009) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Snowbird, Utah, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22083,77 +22083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Car License Plate Localization using a Novel Texture Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference On Advanced Video and Signal Based Surveillance (AVSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Genoa, Italy. pp.523-528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22187,77 +22187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D statistical facial feature model and its application on locating facial landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mercure Chateau Chartrons, Bordeaux, France. pp.686-697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22291,77 +22291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multimodale pour la reconnaissance du visage inspirée d’une méthodologie anthropométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Soltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAITEMENT ET ANALYSE DE L'INFORMATION : Méthodes et Applications, TAIMA'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22412,51 +22412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22554,51 +22554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Colineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22701,51 +22701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIVS 2008 : Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Juan-Les-Pins, France. pp.1050 - 1061</w:t>
@@ -22800,51 +22800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 2008 IEEE International Conference on Multimedia and Expo, ICME 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.101-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22891,77 +22891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Best Segment Duration for Music Mood Analysis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Londres, United Kingdom. pp.17-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23021,64 +23021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.277-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23125,51 +23125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse Adaptive Color Image Segmentation for Visual Object Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Systems, Signals and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bratislava, Slovakia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23207,77 +23207,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguous classification of emotional speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Language Resources and Evaluation, LREC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23341,51 +23341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAIMA'2007, cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23423,77 +23423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hierarchical Classification of Emotional Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Multimedia Workshops, ISMW 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Taichung, Taiwan, Taiwan. pp.291-296, </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23540,51 +23540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Quantization For Image Processing Using Self Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Conference on Information Communications and Signal Processing (ICICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Singapore, Singapore. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23603,235 +23603,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved 3D Human Face Reconstruction Approach Based on Cubic Splines Models</w:t>
+                <w:t xml:space="preserve">Enhancing 3D Face Recognition By Mimics Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States. pp.279-286, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Intelligent Systems Design and Applications, ISDA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Jinan, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DPVT.2006.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2006.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589435v1</w:t>
+                <w:t xml:space="preserve">hal-01589525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing 3D Face Recognition By Mimics Segmentation</w:t>
+                <w:t xml:space="preserve">An Improved 3D Human Face Reconstruction Approach Based on Cubic Splines Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Intelligent Systems Design and Applications, ISDA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Jinan, China. </w:t>
+              <w:t xml:space="preserve">3rd International Symposium on 3D Data Processing, Visualization and Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Chapel Hill, United States. pp.279-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2006.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DPVT.2006.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589525v1</w:t>
+                <w:t xml:space="preserve">hal-01589435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Face Recognition using ICP and Geodesic Computation Coupled Approach</w:t>
               </w:r>
@@ -23869,51 +23869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE/ACM International Conference On Signal-Image Technology &amp; Ineternet–Based Systems, SITIS'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23951,77 +23951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage Classification of Emotional Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Telecommunications, ICDT'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Cap Esterel, France. pp.32-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24081,51 +24081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Paradzinets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Signal Processing Conference, EUSIPCO06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24176,51 +24176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24248,904 +24248,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust and Efficient Algorithm for Eye Detection on Gray Intensity Face</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Face Modelling Based on Structured-light Assisted Stereo Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Kukharev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition, ICAPR 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11552499_34⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis and Processing ICIAP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Cagliari, Italy. pp.842-849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11553595_103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589324v1</w:t>
+                <w:t xml:space="preserve">hal-01589133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face Modelling Based on Structured-light Assisted Stereo Sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Robust and Efficient Algorithm for Eye Detection on Gray Intensity Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kukharev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis and Processing ICIAP 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition, ICAPR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.302-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11552499_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11553595_103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589133v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hough Transform Based Cityscape Classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acquisition 3D de visages par vision active : une solution de bout en bout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">CORESA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589126v1</w:t>
+                <w:t xml:space="preserve">hal-01589280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and low-cost 2.5D and 3D face photography for recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Signal-Image Technology and Internet–Based Systems, SITIS'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589182v1</w:t>
+                <w:t xml:space="preserve">hal-01589300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition 3D de visages par vision active : une solution de bout en bout</w:t>
+                <w:t xml:space="preserve">3D Face recognition by ICP-based shape matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">The second International Conference on Machine Intelligence (ACIDCA-ICMI'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589280v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Novel Scheme of Face Verification using Active Appearance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589300v1</w:t>
+                <w:t xml:space="preserve">hal-01589335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face recognition by ICP-based shape matching</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hough Transform Based Cityscape Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second International Conference on Machine Intelligence (ACIDCA-ICMI'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589211v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Scheme of Face Verification using Active Appearance Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient and low-cost 2.5D and 3D face photography for recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Signal-Image Technology and Internet–Based Systems, SITIS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589335v1</w:t>
+                <w:t xml:space="preserve">hal-01589182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event driven content structure analysis of tennis video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Parshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Image analysis for multimedia interactive services, WIAMIS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25170,77 +25170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zipf, Neural Networks and SVM for Musical Genre Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Signal Processing and Information Technology, ISSPIT 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Athènes, Greece. pp.57-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25268,826 +25268,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic Face Segmentation for Face Detection in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeny Bovbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.278-278</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493519v1</w:t>
+                <w:t xml:space="preserve">hal-01588378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic Face Segmentation for Face Detection in Video</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The ECL color based Image Search Engine and its integration in RNTL Muse Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugeny Bovbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.107-118</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588378v1</w:t>
+                <w:t xml:space="preserve">hal-01588375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECL color based Image Search Engine and its integration in RNTL Muse Project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Video Summarization Based on User-defined Constraints and Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Parshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.67-78</w:t>
+              <w:t xml:space="preserve">RIAO '04 Coupling approaches, coupling media and coupling languages for information retrieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vaucluse, France. pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588375v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Summarization Based on User-defined Constraints and Preferences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Classification automatique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAO '04 Coupling approaches, coupling media and coupling languages for information retrieval </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vaucluse, France. pp.18-24</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.278-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588367v1</w:t>
+                <w:t xml:space="preserve">hal-01493519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Content Web Filtering and Face Detection Using Data-mining based Skin-color Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jakarta, Indonesia. pp.685-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588397v1</w:t>
+                <w:t xml:space="preserve">hal-00324862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Tennis Score Board and Advertisement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Audio Documents Analysis And Indexing: Entropy And Dynamism Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeny Bovbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lukashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis L. Mitrofanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.119-126</w:t>
+              <w:t xml:space="preserve">7th International on Computer-Assisted Information Retrieval (Recherche d'Information et ses Applications), RIAO'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.809-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588381v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adult Content Web Filtering and Face Detection Using Data-mining based Skin-color Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2004.1394214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324862v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Documents Analysis And Indexing: Entropy And Dynamism Criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recognition of Tennis Score Board and Advertisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangcheng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis L. Mitrofanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International on Computer-Assisted Information Retrieval (Recherche d'Information et ses Applications), RIAO'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.809-818</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588975v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Structuring a Video into Audio Scenes and Audio Chapters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26138,51 +26138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of experts for audio classification: an application to male female classification and musical genre recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Auloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26229,51 +26229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histogram-Based Algorithm for Speaker Segments Regroupment in Audio Databases Indexing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Paradzinets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26337,64 +26337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Image Encription and Reconstruction for Smart Cards Using Fourrier-Melin Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Intelligent Access of Multimedia Documents on Internet, MediaNet'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Tozeur, Tunisia. pp.311-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26419,77 +26419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Mining Based Skin-Color Modeling Using the ECL Skin-Color Images Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Science, ICCS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Krakow, Poland. pp.310-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26517,749 +26517,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYNDI : un moteur d'indexation de la bande sonore par une segmentation sémantique et extraction de mots clés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA ) 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587084v1</w:t>
+                <w:t xml:space="preserve">hal-00324867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CYNDI : un moteur d'indexation de la bande sonore par une segmentation sémantique et extraction de mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324867v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Speech Music Discrimination Using Spectrum's First Order Statistics and Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The ECL Skin-color Images from Video (SCIV) Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Karpova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing, ICISP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587101v1</w:t>
+                <w:t xml:space="preserve">hal-01586964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Detection in Video Using Combined Data-mining and Histogram based Skin-color Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Halifax, Canada. pp.574-578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586957v1</w:t>
+                <w:t xml:space="preserve">hal-00324858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-mining based skin-color modeling and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Speech Music Discrimination Using Spectrum's First Order Statistics and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Content-Based Multimedia Indexing, CBMI'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586951v1</w:t>
+                <w:t xml:space="preserve">hal-01587101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECL Skin-color Images from Video (SCIV) Database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Face Detection in Video Using Combined Data-mining and Histogram based Skin-color Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing, ICISP'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586964v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data-mining based skin-color modeling and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on Content-Based Multimedia Indexing, CBMI'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rennes, France. pp.157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324858v1</w:t>
+                <w:t xml:space="preserve">hal-01586951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights Detection in Sports Videos Based on Audio Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Content-Based Multimedia Indexing, CBMI03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rennes, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27297,64 +27297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billboard advertisement detection in sport TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Signal Processing and Its Applications, ISSPA 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27401,51 +27401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Query by Example Music Retrieval Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Londres, United Kingdom. pp.122-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27492,51 +27492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Recognition: a connectionist approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27583,51 +27583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Identification Using A General Audio Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia &amp; Expo, ICME 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27655,286 +27655,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the indexing of images using tree tessellation algorithm V.10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evaluation of Tree Tessellation Algorithm v.10 on Images Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing, ICISP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.112-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614716v1</w:t>
+                <w:t xml:space="preserve">hal-01586976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Tree Tessellation Algorithm v.10 on Images Indexing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing, ICISP'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.112-118</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586976v1</w:t>
+                <w:t xml:space="preserve">hal-00324860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automating the indexing of images using tree tessellation algorithm V.10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t>
+              <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324860v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation d'images utilisant une segmentation par ensembles de niveaux</w:t>
               </w:r>
@@ -27946,51 +27946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schüpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28028,51 +28028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatiotemporal approach for semantic video macro-segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshops on Content-Based Multimedia Indexing (CBMI'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Toulouse, France. pp.195--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28254,77 +28254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRIS - Imagine at Image CLEF 2012 Photo Annotation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Trus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28379,103 +28379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRIS-Imagine at ImageCLEF 2011 Photo Annotation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2011 Labs and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. pp.89-95, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28526,51 +28526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28664,51 +28664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG'09 - Workshop Interdisciplinaire sur la Sécurité Globale 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Troyes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28772,51 +28772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. IEEE, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28876,51 +28876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Parshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Paradzinets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advances in Visual Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. Springer, pp.279-289, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28998,64 +28998,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Enabled Smart Home Framework with Voice Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepika Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismini Psychoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erinc Merdivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29132,90 +29132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Ionescu et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-28, 2014, </w:t>
@@ -29279,64 +29279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Szeptycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amine Nait-Ali, Regis Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and Image Processing for Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.89-116, 2012, 978-1-84821-385-2</w:t>
@@ -29365,90 +29365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Aided Face Recognition across Pose Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometric Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.58-66, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29476,481 +29476,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face Recognition using ICP and Geodesic Computation Coupled Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Line Segment Based Edge Feature Using Hough transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing For Image Enhancement And Multimedia Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Visualization, Imaging, and Image Processing (VIIP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTA Press, pp.6, 2007, 978-0-88986-692-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589815v1</w:t>
+                <w:t xml:space="preserve">hal-01501647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical Audio-Visual Data Fusion for Video Scene Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Parshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pr. Yujin Zhang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t>
+              <w:t xml:space="preserve">Semantic-Based Visual Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idea Group Inc., pp.68-89, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-59904-370-8.ch004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324851v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Segment Based Edge Feature Using Hough transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D Face Recognition using ICP and Geodesic Computation Coupled Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Visualization, Imaging, and Image Processing (VIIP 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing For Image Enhancement And Multimedia Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.141-151, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-72500-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501647v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Audio-Visual Data Fusion for Video Scene Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic-Based Visual Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idea Group Inc., pp.68-89, 2007, </w:t>
+              <w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idea Group Inc., pp.20 - 54, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-59904-370-8.ch004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589551v1</w:t>
+                <w:t xml:space="preserve">hal-00324851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PCA Reconstruction Based Approach For Extending Facial Image Databases For Face Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kukharev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ponikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29997,51 +29997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de la vidéo numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30105,51 +30105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohand-Saïd Hacid, Salima Hassas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Video Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.18-43, 2003</w:t>
@@ -30210,64 +30210,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'établissement d'un score final de similarité entre des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30343,90 +30343,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30489,64 +30489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STORM: Slot-based Task-aware Object-centric Representation for robotic Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30721,51 +30721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30809,64 +30809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30897,77 +30897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Class Aware Memory Selection and Contrastive Representation Learning for Robust Online Continual Learning in both Balanced and Imbalanced Data Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30998,64 +30998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FruitBin: a large-scale fruit bin picking dataset tunable over occlusion, camera pose and scenes for 6D pose estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31103,103 +31103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-Reconstruction-Guided Facial Image De-occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehua Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31217,64 +31217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaceOcc: A Diverse, High-quality Face Occlusion Dataset for Human Face Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31292,103 +31292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-Supervised Photo-realistic Texture Generation for 3D Face Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangnan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehua Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31419,64 +31419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Against Amnesic Robots: a Developmental Bayesian Optimization Framework enhanced with Past Experiences and Knowledge from Long-Term Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31520,77 +31520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingkun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31621,51 +31621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenier approach for optimal transportation between a quasi-discrete measure and a discrete measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31722,51 +31722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport for Deep Joint Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31823,51 +31823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31956,51 +31956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ecole Centrale Lyon; Université de Lyon; LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon; Tsinghua University, Bejing, China. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -32112,51 +32112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D78C1629"/>
+    <w:nsid w:val="5A608D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32343,51 +32343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liming-chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067400175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyu Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3480151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Kui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Dai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107588" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Spong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleynikov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Breizman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adb763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuican Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxun Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihui Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingkun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3541207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-023-01865-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2945322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3216781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Asad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmei Tu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjian He" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2021.3110949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebeizi Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.05.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379344" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2019.2962000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2803179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkai Zhen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2557063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Theurkauff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.04.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBRJNZRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2397313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130337v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Ding" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.07.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Boughrara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2322-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.11.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301114v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0785-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpeng Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2353814" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2361422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2013.0294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhang Tang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiding Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2360894" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.01.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60X8NJ3L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zeng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijiang Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2222897" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2206807" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0399-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z00V8TTT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Shan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2011.2118750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0108-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24882E34C8C219B79B74578380C218C0CA45EBF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Bovbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2007.014457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-005-0120-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9WFN8M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jbdcn.2005010102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-005-0322-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D253149DC92EE73FAD321CD46A12C3FCB8268A66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Peng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Kukharev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaifali Parashar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Fu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042545" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897343" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242601v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Marriott" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Romdhani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marriott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Madiouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gentric" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB48548.2020.9304879" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB48548.2020.9304867" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190705" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyin Du" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756524" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixing Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301118v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025146" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313196v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40246-3_20" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339307v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelopoulos G." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah S.K." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2013.6553819" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339304v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542693v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461500" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339303v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7_59" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor Boulbaba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Mohamed" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardabilian Mohsen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Soltana Wael" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353388v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37447-0_33" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNK2958N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353160v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICB.2012.6199769" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szeptycki Przemyslaw" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353182v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354502v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354564v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_44" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHB2GCFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354466v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354565v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB.2011.6117555" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354372v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17832-0_20" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZNKV3S0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771323" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354563v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116308" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354396v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011957" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981672" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354439v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116304" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_59" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJ1B7JMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354500v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23678-5_25" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNFHV6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381566v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.305" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381522v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381512v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.372" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381567v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634497" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381524v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381523v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381511v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381600v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.751" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381513v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381469v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Duc Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.100" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437747v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413901" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437727v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_40" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJQ8WMB3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437805v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339052" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437683v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.22" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437730v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_28" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TGWWWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765334v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Colineau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2008.4699323" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374016v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan d'Hose" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589895v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2008.4607381" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501223v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501803v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502228v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPVT.2006.28" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589525v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.24" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589564v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589547v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Paradzinets" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589420v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.855" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kukharev" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552499_34" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-70V0NPC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589133v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553595_103" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589182v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589211v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589335v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577275" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589118v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Parshin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493519v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588378v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588375v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vial" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588367v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588397v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hammami" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2004.1394214" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588381v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Cai" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588975v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lukashevich" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L. Mitrofanov" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588937v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Auloge" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2004.1394479" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588969v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588384v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588402v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24685-5_39" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587084v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587101v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224831" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586957v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296948" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586951v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586964v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Karpova" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587119v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588349v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224759" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586984v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704337_0023" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587111v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224953" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587090v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221721" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614716v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586976v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590115v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hammoud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381466v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437825v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589802v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kotov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385407" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589294v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11590064_25" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8RJZCQGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081721v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25590-9_16" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497915v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353184v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35136-5_8" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589815v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72500-0_13" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501647v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589551v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-370-8.ch004" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589111v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ponikowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23484-5_22" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586944v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahdi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498765v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482857v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540753v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381124v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101005v3" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292913v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Duc Nguyen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liming-chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067400175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Kui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.107588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Spong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleynikov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Breizman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adb763" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyu Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3480151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuican Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxun Sun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihui Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingkun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiang Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3541207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-023-01865-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Tao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2945322" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3216781" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gominski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Asad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmei Tu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjian He" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vassilev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2021.3110949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebeizi Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.05.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379344" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2019.2962000" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3282833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2803179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkai Zhen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2557063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Theurkauff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.04.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBRJNZRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2397313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxiong Ding" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.07.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-014-0785-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Boughrara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-2322-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.11.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpeng Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2014.06.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2353814" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2361422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2013.0294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhang Tang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiding Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2360894" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.01.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60X8NJ3L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zeng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.253" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijiang Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2222897" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2206807" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ouji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0399-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z00V8TTT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifeng Shan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2011.2118750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-007-0108-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24882E34C8C219B79B74578380C218C0CA45EBF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Bovbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2007.014457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-005-0120-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9WFN8M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-005-0322-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D253149DC92EE73FAD321CD46A12C3FCB8268A66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587137v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jbdcn.2005010102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Peng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Kukharev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaifali Parashar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042545" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00144" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897343" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vassilev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242601v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80568-5_12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Marriott" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Romdhani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marriott" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Madiouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gentric" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB48548.2020.9304879" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB48548.2020.9304867" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910840v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190705" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273236v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347317.3357246" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyin Du" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756524" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2018.00114" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130351v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixing Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301118v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025146" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313196v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelopoulos G." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah S.K." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2013.6553819" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339307v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40246-3_20" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351709v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542693v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461500" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339303v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41184-7_59" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor Boulbaba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi Mohamed" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardabilian Mohsen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Soltana Wael" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37447-0_33" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNK2958N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353160v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICB.2012.6199769" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szeptycki Przemyslaw" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353182v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354466v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354502v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_44" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHB2GCFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB.2011.6117555" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17832-0_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZNKV3S0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354380v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771323" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354501v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116308" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354413v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981672" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354396v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011957" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354439v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116304" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_59" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJ1B7JMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354500v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23678-5_25" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PVNFHV6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381512v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.372" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381567v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634497" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381524v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381566v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.305" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381522v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381523v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381511v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381600v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.751" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381513v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381469v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Duc Nguyen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.100" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437747v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413901" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437727v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92892-8_40" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJQ8WMB3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437805v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339052" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437683v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.22" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437730v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_28" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9TGWWWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765334v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Colineau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2008.4699323" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374016v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan d'Hose" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589895v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2008.4607381" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501223v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501803v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502228v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589525v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.24" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589435v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPVT.2006.28" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589564v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589547v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Paradzinets" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589420v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.855" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589133v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553595_103" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589324v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kukharev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552499_34" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-70V0NPC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589280v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589211v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589335v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577275" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589126v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589182v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589118v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Parshin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588378v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588375v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vial" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588367v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493519v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588975v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lukashevich" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L. Mitrofanov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588397v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hammami" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2004.1394214" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588381v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Cai" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588937v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Auloge" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2004.1394479" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588969v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588384v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588402v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24685-5_39" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586964v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Karpova" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587101v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224831" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586957v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296948" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586951v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587119v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588349v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224759" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586984v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704337_0023" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587111v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224953" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587090v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221721" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586976v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614716v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590115v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hammoud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381466v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437825v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589802v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kotov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385407" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589294v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11590064_25" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8RJZCQGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081721v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25590-9_16" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497915v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353184v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35136-5_8" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501647v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589551v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-370-8.ch004" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589815v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72500-0_13" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589111v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ponikowski" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23484-5_22" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586944v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahdi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498765v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482857v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540753v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381124v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101005v3" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292913v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Duc Nguyen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>