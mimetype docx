--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1340,717 +1340,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La musique contemporaine à Taiwan, entre le poids de l’histoire et la créativité - Art et Mondialisation - Transferts, catégories, archives et récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin-ni Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et Mondialisation - Transferts, catégories, archives et récits Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou; Musée du Quai Branly; LABEX CAP, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EMSAN: Research - Organization - Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCMAT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kainan University, Dec 2013, Tao-Yuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La musique contemporaine à Taiwan, entre le poids de l’histoire et la créativité - Art et Mondialisation - Transferts, catégories, archives et récits</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musical and Physical Gestures: Auditory and visual organization induced by traditional practices of the Far East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et Mondialisation - Transferts, catégories, archives et récits Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pompidou; Musée du Quai Branly; LABEX CAP, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EMS13 (Electroacoustic Music Studies Network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Culturgest, Lisbonne, Jun 2013, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Musical and Physical Gestures: Auditory and visual organization induced by traditional practices of the Far East</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Cultural inspiration to Cultural Spirit in Mixed Music Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS13 (Electroacoustic Music Studies Network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Culturgest, Lisbonne, Jun 2013, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">EMSAN International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Central Conservatory of Music, Oct 2012, Pékin (Beijing), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">From Cultural inspiration to Cultural Spirit in Mixed Music Composition</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Music as Cross-cultural Dilemma: Between the Western Intellectual Approach and the Far Eastern Quest of Spiritual Harmony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSAN International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Central Conservatory of Music, Oct 2012, Pékin (Beijing), China</w:t>
+              <w:t xml:space="preserve">MS12 (Electroacoustic Music Studies Network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Royal College for Music, Stockholm; Elektronmusikstudion, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mixed Music as Cross-cultural Dilemma: Between the Western Intellectual Approach and the Far Eastern Quest of Spiritual Harmony</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Key Issues to Establish the Basis: the Case of the First Taiwanese Composer of Electroacoustic Music, Wang Miao-Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS12 (Electroacoustic Music Studies Network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Royal College for Music, Stockholm; Elektronmusikstudion, Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ORCHID Workshop (France-Taiwan), 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University, Taipei (Taiwan), Dec 2011, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Key Issues to Establish the Basis: the Case of the First Taiwanese Composer of Electroacoustic Music, Wang Miao-Wen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Little Known Episode of the First Taiwanese Woman Electroacoustic Composer – Wang Miao-Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORCHID Workshop (France-Taiwan), 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Taiwan Normal University, Taipei (Taiwan), Dec 2011, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">EMSAN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Central Conservatory, Beijing (China), Oct 2011, Pékin (Beijing), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A Little Known Episode of the First Taiwanese Woman Electroacoustic Composer – Wang Miao-Wen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electroacoustic Music in Taiwan : a Prehistoric stage ???</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSAN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Central Conservatory, Beijing (China), Oct 2011, Pékin (Beijing), China</w:t>
+              <w:t xml:space="preserve">EMSAN Symposium 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Central Conservatory, Beijing (China); Marc Battier; ZHANG Xiaofu, Oct 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Electroacoustic Music in Taiwan : a Prehistoric stage ???</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiwanese women composers and Mixed-Music. Multiplication Virtuelle by Lin Mei-Fang, Tien Nee by Chao Ching-Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSAN Symposium 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Central Conservatory, Beijing (China); Marc Battier; ZHANG Xiaofu, Oct 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">CEMC-EMSAN Colloquium Day 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Central Conservatory of Music (China), Oct 2009, Pékin (Beijing), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">趙菁文 天倪 在器樂與電子混合音樂中的音樂思想和語言 (Les éléments culturels dans la musique mixte Tien Nee de Chao Ching-Wen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin-ni Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCMAT 2009 (Workshop on Computer Music and Audio Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Taiwan University, Taipei (Taiwan), Oct 2009, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070616v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3843,51 +3843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-ni Liao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serre-Milan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung-yi Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088784ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Electronic-Music-Reaching-out-with/Emmerson/p/book/9780367734572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_surgissement_createur_jeu_hasard_ou_inconscient_veronique_alexandre_journeau-9782296556096-35501.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/en/collections-revues/conferences-et-seminaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-ni Liao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baskind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serre-Milan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lung-yi Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088784ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Research-Companion-to-Electronic-Music-Reaching-out-with/Emmerson/p/book/9780367734572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_surgissement_createur_jeu_hasard_ou_inconscient_veronique_alexandre_journeau-9782296556096-35501.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremus.cnrs.fr/en/collections-revues/conferences-et-seminaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>