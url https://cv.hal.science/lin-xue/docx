--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -118,208 +118,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et auto-observation : prise en compte des effets de contexte</w:t>
+                <w:t xml:space="preserve">Typologie des pratiques enseignantes à travers l'analyse de dicours de verbalisation : vers une définition de la pensée enseignante revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491236v1</w:t>
+                <w:t xml:space="preserve">hal-02491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des pratiques enseignantes à travers l'analyse de dicours de verbalisation : vers une définition de la pensée enseignante revisitée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observation et auto-observation : prise en compte des effets de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491226v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinguisme en situation d'enseignement du Français Langue Etrangère : attitudes des enseignants envers les langues autres que la langue cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.53-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
@@ -500,51 +500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux (2016). Interactions plurilingues en contextes didactiques aux Antilles et en Guyane françaises. Paris : Editions Riveneuve ; 471pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -707,51 +707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une image de soi pluri-identitaire et contextualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une image de soi pluri-identitaire et contextualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Focus sur l’enseignant.e / Focus on the teacher, 29, pp.129-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -839,187 +839,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction en formation des enseignants de langue : sensibilisation de futurs enseignants sur le plan émotionnel par un dispositif hybride interactif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelques réflexions sur la fabrique de l'action enseignante dans une perspective diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, La fabrique de l'action enseignante 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415949v1</w:t>
+                <w:t xml:space="preserve">hal-01415940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la fabrique de l'action enseignante dans une perspective diachronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interaction en formation des enseignants de langue : sensibilisation de futurs enseignants sur le plan émotionnel par un dispositif hybride interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La fabrique de l'action enseignante 12 (2), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 12 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415940v1</w:t>
+                <w:t xml:space="preserve">hal-01415949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1145,51 +1145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges synchrones et asynchrones entre pair pour la formation des enseignant-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching practice in the field of language teaching: stabilization, evolution and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1296,51 +1296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction en formation des enseignants de langue : sensibilisation des futurs enseignants, sur le plan émotionnel, par un dispositif hybride interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1378,51 +1378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des convictions méthodologiques concernant l’enseignement de la culture : le cas d’une enseignante de FLE à un public sinophone et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de L’ADCUEFE-CAMPUS FLE « Les cultures dans la formation aux langues. Enseignement, apprentissage, évaluation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1447,51 +1447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée enseignante à la lumière de la théorie de l'activité de Vygotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontres Jeunes Chercheurs (RJC 2013) : Modèles et modélisation dans les sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1516,51 +1516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole enseignante comme matériau de recherche : table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La fabrique de l’action enseignante : quels enjeux didactiques ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des obstacles dans l’enseignement des langues : subjectivité, émotion et potentiel du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kristine Balslev, Ecaterina Bulea Bronckart, Véronique Laurens, Laura Nicolas (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.231-246, 2022, 978-2-35935-353-2</w:t>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Sefta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2143,51 +2143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects évolutifs de l’agir professoral dans le domaine de l’enseignement des langues : une étude à travers les discours de verbalisation de six enseignants de français langue étrangère et de chinois langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCA148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>