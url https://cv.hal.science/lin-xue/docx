--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -84,936 +84,802 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des pratiques enseignantes à travers l'analyse de dicours de verbalisation : vers une définition de la pensée enseignante revisitée</w:t>
+                <w:t xml:space="preserve">Multilinguisme en situation d'enseignement du Français Langue Etrangère : attitudes des enseignants envers les langues autres que la langue cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/20621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491226v1</w:t>
+                <w:t xml:space="preserve">hal-02491234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et auto-observation : prise en compte des effets de contexte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie des pratiques enseignantes à travers l'analyse de dicours de verbalisation : vers une définition de la pensée enseignante revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491236v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinguisme en situation d'enseignement du Français Langue Etrangère : attitudes des enseignants envers les langues autres que la langue cible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation et auto-observation : prise en compte des effets de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491234v1</w:t>
+                <w:t xml:space="preserve">hal-02491236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+                <w:t xml:space="preserve">Frédéric Anciaux (2016). Interactions plurilingues en contextes didactiques aux Antilles et en Guyane françaises. Paris : Editions Riveneuve ; 471pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+                <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491243v1</w:t>
+                <w:t xml:space="preserve">hal-02491240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Anciaux (2016). Interactions plurilingues en contextes didactiques aux Antilles et en Guyane françaises. Paris : Editions Riveneuve ; 471pp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Delorme</w:t>
+                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l'ère du numérique : apports d'une réflexion plurielle en ingénierie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02491240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l’ère du numérique : apports d’une réflexion plurielle en ingénierie(s)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'une image de soi pluri-identitaire et contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Focus sur l’enseignant.e / Focus on the teacher, 29, pp.129-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01702122v1</w:t>
+                <w:t xml:space="preserve">hal-04035069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une image de soi pluri-identitaire et contextualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une image de soi pluri-identitaire et contextualisée</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la fabrique de l'action enseignante dans une perspective diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La fabrique de l'action enseignante 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035069v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la fabrique de l'action enseignante dans une perspective diachronique</w:t>
+                <w:t xml:space="preserve">Interaction en formation des enseignants de langue : sensibilisation de futurs enseignants sur le plan émotionnel par un dispositif hybride interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La fabrique de l'action enseignante 12 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 12 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1023,577 +889,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des obstacles dans l'enseignement des langues : du terrain à la modélisation (Data session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges synchrones et asynchrones entre pair pour la formation des enseignant-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Les émotions des enseignants de langue : cognitions, formations et médiations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching practice in the field of language teaching: stabilization, evolution and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction en formation des enseignants de langue : sensibilisation des futurs enseignants, sur le plan émotionnel, par un dispositif hybride interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE 2015 « Interagir pour apprendre les langues aujourd’hui. Recherche en didactique des langues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des convictions méthodologiques concernant l’enseignement de la culture : le cas d’une enseignante de FLE à un public sinophone et universitaire</w:t>
+                <w:t xml:space="preserve">La pensée enseignante à la lumière de la théorie de l'activité de Vygotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international de L’ADCUEFE-CAMPUS FLE « Les cultures dans la formation aux langues. Enseignement, apprentissage, évaluation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres Jeunes Chercheurs (RJC 2013) : Modèles et modélisation dans les sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431790v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée enseignante à la lumière de la théorie de l'activité de Vygotsky</w:t>
+                <w:t xml:space="preserve">Reconstruction des convictions méthodologiques concernant l’enseignement de la culture : le cas d’une enseignante de FLE à un public sinophone et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres Jeunes Chercheurs (RJC 2013) : Modèles et modélisation dans les sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.43-53</w:t>
+              <w:t xml:space="preserve">6ème Colloque international de L’ADCUEFE-CAMPUS FLE « Les cultures dans la formation aux langues. Enseignement, apprentissage, évaluation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964935v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole enseignante comme matériau de recherche : table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La fabrique de l’action enseignante : quels enjeux didactiques ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,147 +1469,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 16èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayin Gao</w:t>
+                <w:t xml:space="preserve">Viola Allegranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+                <w:t xml:space="preserve">Marie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Allegranzi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Sauwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAL-SHS, pp.92, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1753,223 +1619,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des obstacles dans l’enseignement des langues : subjectivité, émotion et potentiel du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kristine Balslev, Ecaterina Bulea Bronckart, Véronique Laurens, Laura Nicolas (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.231-246, 2022, 978-2-35935-353-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion dans l'agir professoral : un objet à didactiser en formation d’enseignants de langue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Sefta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1979,147 +1845,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Cadet</w:t>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carlo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francine Cicurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2129,114 +1995,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects évolutifs de l’agir professoral dans le domaine de l’enseignement des langues : une étude à travers les discours de verbalisation de six enseignants de français langue étrangère et de chinois langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCA148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01703594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2383,51 +2249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491243v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.766" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01703594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>