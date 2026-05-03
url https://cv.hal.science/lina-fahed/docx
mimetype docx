--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -70,50 +70,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lina-fahed</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-7207-0580</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -137,241 +158,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEER : Distant and Essential Episode Rules for early prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -381,1382 +402,1382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité de séries temporelles : étude de cas sur des données de sécurité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EXPLAIN'AI @ Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.170-179, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women TechMakers 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Google, Mar 2021, Montréal et Québec (virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRC 2021: Twelfth International Workshop Modelling and Reasoning in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal (virtual), Canada. pp.28-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencer events in episode rules: a way to impact the occurrence of events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de règles d’épisodes minimales dans des séquences complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode Rules Mining Algorithm for Distant Event Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDIR - 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de règles d'épisodes minimales dans des séquences complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification multi-étiquettes pour l'alignement multiple de séquences protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawn Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.431--436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1766,245 +1787,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women In Machine Learning WIML @ Neurips 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Louisanne, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Workshop Modelling and Reasoning in Context (MRC) @IJCAI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2014,124 +2035,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Discovery of Episode Rules With a Minimal Antecedent and a Distant Consequent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2141,121 +2162,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode Rules Mining Algorithm for Distant Event Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2265,100 +2286,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire et influencer l'apparition des événements dans une séquence complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université de Lorraine, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LORR0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01470524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,206 +2389,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +2656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C73B790"/>
+    <w:nsid w:val="D00C5B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2866,51 +2887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lina-fahed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lina-fahed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7207-0580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>