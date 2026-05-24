--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,2601 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2550 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lina Fahed </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lina-fahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7207-0580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KMK81FsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distant Event Prediction Based on Sequential Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEER : Distant and Essential Episode Rules for early prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité de séries temporelles : étude de cas sur des données de sécurité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Castagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EXPLAIN'AI @ Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Castagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.170-179, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women TechMakers 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Google, Mar 2021, Montréal et Québec (virtuel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRC 2021: Twelfth International Workshop Modelling and Reasoning in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal (virtual), Canada. pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction d'évènements distants basée sur les règles séquentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwal Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 : Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencer events in episode rules: a way to impact the occurrence of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de règles d’épisodes minimales dans des séquences complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode Rules Mining Algorithm for Distant Event Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR - 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de règles d'épisodes minimales dans des séquences complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-étiquettes pour l'alignement multiple de séquences protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawn Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.431--436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women In Machine Learning WIML @ Neurips 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Louisanne, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Workshop Modelling and Reasoning in Context (MRC) @IJCAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Canada. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Discovery of Episode Rules With a Minimal Antecedent and a Distant Consequent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode Rules Mining Algorithm for Distant Event Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire et influencer l'apparition des événements dans une séquence complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université de Lorraine, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LORR0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01470524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2656,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D00C5B4A"/>
+    <w:nsid w:val="CA80C48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2887,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lina-fahed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7207-0580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.174" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lina-fahed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7207-0580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KMK81FsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tallec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawn Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01470524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>