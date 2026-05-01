--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -375,408 +375,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of executive control in neural capacity related to working memory in aging: an ERP P300 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Look at the future”: Maintained fixation impoverishes future thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-022-01018-8⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.103398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693150v1</w:t>
+                <w:t xml:space="preserve">hal-04584894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamemory mediates the protective effect of cognitive reserve on episodic memory during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Look at the future”: Maintained fixation impoverishes future thinking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of executive control in neural capacity related to working memory in aging: an ERP P300 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.103398. </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.1311-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13415-022-01018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584894v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is episodic memory change in aging associated with level of control processes and rate of control change? A 4-year longitudinal study</w:t>
               </w:r>
@@ -886,806 +886,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+                <w:t xml:space="preserve">Effet du niveau d’études sur les performances en mémoire épisodique chez des adultes âgés : rôle médiateur de la métamémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrero-Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116383v1</w:t>
+                <w:t xml:space="preserve">hal-01957325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
+                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116371v1</w:t>
+                <w:t xml:space="preserve">hal-03116383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau d’études sur les performances en mémoire épisodique chez des adultes âgés : rôle médiateur de la métamémoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burger</w:t>
+                <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Taconnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.111-126. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.348-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957325v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What eye movements reveal about strategy encoding of words in younger and older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasha Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Frasca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Gombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1745848⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090208v1</w:t>
+                <w:t xml:space="preserve">hal-02420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Age-based Stereotype Threat: Role of Locus of Control and Anxiety</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Guerrero-Sastoque</w:t>
+                <w:t xml:space="preserve">What eye movements reveal about strategy encoding of words in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Semaine</w:t>
+                <w:t xml:space="preserve">Mickaël Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Isingrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (1), pp.39-51. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.537-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1745848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440801v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory Age-based Stereotype Threat: Role of Locus of Control and Anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrero-Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">M. Semaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Gombart</w:t>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420634v1</w:t>
+                <w:t xml:space="preserve">hal-02440801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing memory strategy use in young and older adults: The role of metamemory and internal strategy use</w:t>
               </w:r>
@@ -1876,51 +1876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103398" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.05.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>