--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -1250,174 +1250,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Indes savantes</w:t>
+                <w:t xml:space="preserve">Western Europe, the Second Front in the War of Algerian Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de la colonisation française D-F</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of the History of Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.574-590, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199858569.013.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179707v1</w:t>
+                <w:t xml:space="preserve">hal-04755165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Europe, the Second Front in the War of Algerian Independence</w:t>
+                <w:t xml:space="preserve">Les Indes savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the History of Terrorism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopédie de la colonisation française D-F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199858569.013.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755165v1</w:t>
+                <w:t xml:space="preserve">hal-03179707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération de France du FLN, acteur majeur de la guerre d'indépendance</w:t>
               </w:r>
@@ -1748,1210 +1748,1210 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du 17 octobre 1961</w:t>
+                <w:t xml:space="preserve">COMITE INTERMOUVEMENTS AUPRES DES EVACUES (CIMADE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755184v1</w:t>
+                <w:t xml:space="preserve">hal-04755170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Manifestation du 17 octobre 1961</w:t>
+                <w:t xml:space="preserve">Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755181v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Filali</w:t>
+                <w:t xml:space="preserve">Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755173v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq (Les)</w:t>
+                <w:t xml:space="preserve">MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755171v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALIMA BOUAZIZ</w:t>
+                <w:t xml:space="preserve">Haroun ALI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755168v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille</w:t>
+                <w:t xml:space="preserve">OMAR BOUDAOUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755182v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSEILLE</w:t>
+                <w:t xml:space="preserve">BELGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755180v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun ALI</w:t>
+                <w:t xml:space="preserve">Cinq (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755178v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAR BOUDAOUD</w:t>
+                <w:t xml:space="preserve">La Manifestation du 17 octobre 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755169v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BELGIQUE</w:t>
+                <w:t xml:space="preserve">Abdellah Filali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755166v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMITE INTERMOUVEMENTS AUPRES DES EVACUES (CIMADE)</w:t>
+                <w:t xml:space="preserve">SALIMA BOUAZIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755170v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suisse</w:t>
+                <w:t xml:space="preserve">Abdelkrim SOUICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755183v1</w:t>
+                <w:t xml:space="preserve">hal-04755185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim SOUICI</w:t>
+                <w:t xml:space="preserve">RABAH BOUAZIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755185v1</w:t>
+                <w:t xml:space="preserve">hal-04755167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RABAH BOUAZIZ</w:t>
+                <w:t xml:space="preserve">La Fédération de France du FLN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755167v1</w:t>
+                <w:t xml:space="preserve">hal-04755172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fédération de France du FLN</w:t>
+                <w:t xml:space="preserve">Mémoire du 17 octobre 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755172v1</w:t>
+                <w:t xml:space="preserve">hal-04755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération de France du Front de Libération Nationale</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0975F5C6"/>
+    <w:nsid w:val="2CE05554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1963-2150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.097.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169109v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hum.hs1.0042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03179707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199858569.013.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-page-576.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853-page-270.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouq.queme.2023.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boitel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1963-2150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.097.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169109v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hum.hs1.0042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199858569.013.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03179707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-page-576.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853-page-270.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouq.queme.2023.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>