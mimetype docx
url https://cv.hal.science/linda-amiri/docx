--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1250,174 +1250,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Europe, the Second Front in the War of Algerian Independence</w:t>
+                <w:t xml:space="preserve">Les Indes savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the History of Terrorism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopédie de la colonisation française D-F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755165v1</w:t>
+                <w:t xml:space="preserve">hal-03179707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Indes savantes</w:t>
+                <w:t xml:space="preserve">Western Europe, the Second Front in the War of Algerian Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de la colonisation française D-F</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of the History of Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.574-590, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199858569.013.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179707v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération de France du FLN, acteur majeur de la guerre d'indépendance</w:t>
               </w:r>
@@ -1748,1210 +1748,1210 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMITE INTERMOUVEMENTS AUPRES DES EVACUES (CIMADE)</w:t>
+                <w:t xml:space="preserve">Mémoire du 17 octobre 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755170v1</w:t>
+                <w:t xml:space="preserve">hal-04755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suisse</w:t>
+                <w:t xml:space="preserve">Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755183v1</w:t>
+                <w:t xml:space="preserve">hal-04755182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille</w:t>
+                <w:t xml:space="preserve">MARSEILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755182v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSEILLE</w:t>
+                <w:t xml:space="preserve">Haroun ALI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755180v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun ALI</w:t>
+                <w:t xml:space="preserve">OMAR BOUDAOUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755178v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAR BOUDAOUD</w:t>
+                <w:t xml:space="preserve">BELGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755169v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BELGIQUE</w:t>
+                <w:t xml:space="preserve">La Manifestation du 17 octobre 1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755166v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq (Les)</w:t>
+                <w:t xml:space="preserve">Abdellah Filali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755171v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Manifestation du 17 octobre 1961</w:t>
+                <w:t xml:space="preserve">Cinq (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755181v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Filali</w:t>
+                <w:t xml:space="preserve">SALIMA BOUAZIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755173v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALIMA BOUAZIZ</w:t>
+                <w:t xml:space="preserve">COMITE INTERMOUVEMENTS AUPRES DES EVACUES (CIMADE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755168v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim SOUICI</w:t>
+                <w:t xml:space="preserve">Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755185v1</w:t>
+                <w:t xml:space="preserve">hal-04755183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RABAH BOUAZIZ</w:t>
+                <w:t xml:space="preserve">Abdelkrim SOUICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755167v1</w:t>
+                <w:t xml:space="preserve">hal-04755185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fédération de France du FLN</w:t>
+                <w:t xml:space="preserve">RABAH BOUAZIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755172v1</w:t>
+                <w:t xml:space="preserve">hal-04755167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du 17 octobre 1961</w:t>
+                <w:t xml:space="preserve">La Fédération de France du FLN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre d'Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bouq.queme.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755184v1</w:t>
+                <w:t xml:space="preserve">hal-04755172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération de France du Front de Libération Nationale</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CE05554"/>
+    <w:nsid w:val="1B3070F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1963-2150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.097.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169109v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hum.hs1.0042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199858569.013.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03179707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-page-576.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853-page-270.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouq.queme.2023.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1963-2150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.097.0009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169109v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.092.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hum.hs1.0042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03179707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199858569.013.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-page-576.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-en-guerre-1954-1962--9782746711853-page-270.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouq.queme.2023.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boitel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>