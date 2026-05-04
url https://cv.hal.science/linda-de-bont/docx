--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -84,3378 +84,3774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
+                <w:t xml:space="preserve">Updated Inventory and Refined Classification of the Ferredoxin Family in Archaeplastida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Inturri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003731v1</w:t>
+                <w:t xml:space="preserve">hal-05559746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic stress-triggered oxidative challenges: Where does H2S act?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiujie Mu</w:t>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wei</w:t>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Han</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2022.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795059v1</w:t>
+                <w:t xml:space="preserve">hal-05003731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Abiotic stress-triggered oxidative challenges: Where does H2S act?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujie Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (8), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2022.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774111v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Palm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.408-415. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936649v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ Biosynthesis and Signaling in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of plasma membrane H+-ATPases participates in dormancy alleviation in sunflower seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfang Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+                <w:t xml:space="preserve">Emily Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (4), pp.259-307. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.408-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352689.2018.1505591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623583v1</w:t>
+                <w:t xml:space="preserve">hal-02936649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of l-aspartate oxidase from &amp;lt;em&amp;gt;Arabidopsis thaliana.&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">NAD+ Biosynthesis and Signaling in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingfang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.259-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2018.1505591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621906v1</w:t>
+                <w:t xml:space="preserve">hal-02623583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and application of a targeted SPE-LC-MS method for quantifying plant hormones and phenolics in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of l-aspartate oxidase from &amp;lt;em&amp;gt;Arabidopsis thaliana.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP16300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01600909v1</w:t>
+                <w:t xml:space="preserve">hal-02621906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod Affects the Phenotype of Mitochondrial Complex I Mutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation and application of a targeted SPE-LC-MS method for quantifying plant hormones and phenolics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (6), pp.624-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP16300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03721494v1</w:t>
+                <w:t xml:space="preserve">hal-01600909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of NaCl-induced programmed cell death in the obligate halophyte Cakile maritima and the glycophyte Arabidospis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Photoperiod Affects the Phenotype of Mitochondrial Complex I Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gakière</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Genestout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfang Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (1), pp.434 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02936656v1</w:t>
+                <w:t xml:space="preserve">hal-03721494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Arabidopsis hexokinase1 in cell death mediated by myo-inositol accumulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of NaCl-induced programmed cell death in the obligate halophyte Cakile maritima and the glycophyte Arabidospis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mazubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ibtissem Ben Hamed-Laouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garmier</w:t>
+                <w:t xml:space="preserve">Bernadette Biligui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gakière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.1801-1814. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630753v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyadenylation factor subunit CLEAVAGE AND POLYADENYLATION SPECIFICITY FACTOR30: a key factor of programmed cell death and a regulator of immunity in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Involvement of Arabidopsis hexokinase1 in cell death mediated by myo-inositol accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garmier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mazubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.236083⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1801-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632347v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The polyadenylation factor subunit CLEAVAGE AND POLYADENYLATION SPECIFICITY FACTOR30: a key factor of programmed cell death and a regulator of immunity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine L. Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (2), pp.732-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.236083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inducible NAD overproduction in Arabidopsis alters metabolic pools and gene expression correlated with increased salicylate content and resistance to Pst-AvrRpm1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (4), pp.650 - 665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1,possesses a redox holdase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBBM, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991152v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628771v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compartmentalized redox biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan Riemer &amp; Carsten Berndt, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox properties of the plant atypical thioredoxin DCC1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New enzyme-based method for carbon sulfur bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Talfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New enzyme-based method for carbon sulfur bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Talfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ième Colloque du CBSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lège Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des H+ -ATPases dans la levée de dormance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Qiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1, possesses a redox holdase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Torresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318661v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Torresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
+              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602106v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting on compartmentalized redox biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex redox regulation of the SAL1 phosphatase present in plant organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, sant feliu de guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early salt stress induced-responses and their role in plant cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Hamed-Laouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Monetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kitakyushu, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-based redox control in chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Chemistry and Biology of Thiols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90219-9.00023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,179 +3861,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants with increased yield and method for producing said plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11008582B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes a rendement accru et methode d'obtention de telles plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gakiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3110832A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3647,114 +4043,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de l'homéostasie du NAD dans la productivité et la résistance aux stress chez Arabidospis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02970320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3901,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Mu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2022.02.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1505591" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruggeman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine L. Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.236083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Claudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont de Bont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Talfournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02970320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Mu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2022.02.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Naim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Palm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.12.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2018.1505591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKZFDWS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Hamed-Laouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Biligui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.03.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V14FK3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruggeman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine L. Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.236083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Claudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talfournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont de Bont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Talfournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Qiong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Monetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gakiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02970320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112283" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>