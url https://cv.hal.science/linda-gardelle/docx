--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -530,269 +530,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Maritime Training in Algeria in Achieving the Sustainable Development Goals</w:t>
+                <w:t xml:space="preserve">Stimulating Engineering Students' Potential for Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belimane Wissam</w:t>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.71-83. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34118/djei.v16i2.4310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su17031073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138935v1</w:t>
+                <w:t xml:space="preserve">hal-04917009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former aux enjeux environnementaux au Maghreb : entre les discours des décideurs et la réalité dans les écoles d'ingénieurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737107v1</w:t>
+                <w:t xml:space="preserve">hal-04979271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et tensions dans la construction des curricula d’ingénieurs en Algérie : cas de trois écoles d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (1-2), pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -803,494 +786,511 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering sustainability: can women engineers play a key role in achieving a sustainable future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husni Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.100977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979271v1</w:t>
+                <w:t xml:space="preserve">hal-05155597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering sustainability: can women engineers play a key role in achieving a sustainable future?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Taiwanese Universities at the Crossroads: Engineering Education for Sustainability Transitions and Industrial Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
+                <w:t xml:space="preserve">John Chung-En Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.100977⟩</w:t>
+              <w:t xml:space="preserve">Higher Education Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue on Educating for Societal Transition (6), pp.1380-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07294360.2025.2514501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155597v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiwanese Universities at the Crossroads: Engineering Education for Sustainability Transitions and Industrial Demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Role of Maritime Training in Algeria in Achieving the Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belimane Wissam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special Issue on Educating for Societal Transition (6), pp.1380-1395. </w:t>
+              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07294360.2025.2514501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34118/djei.v16i2.4310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984053v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating Engineering Students' Potential for Sustainable Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Former aux enjeux environnementaux au Maghreb : entre les discours des décideurs et la réalité dans les écoles d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.67-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917009v1</w:t>
+                <w:t xml:space="preserve">hal-04737107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of the Different Methods Assessing Sustainability Integration in Engineering Curricula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantoura Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,64 +1324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les enjeux environnementaux dans les formations d’ingénieurs en Algérie ? Le cas de l’École Nationale Polytechnique d’Alger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,269 +1422,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (38 (04)), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500800v1</w:t>
+                <w:t xml:space="preserve">halshs-03434750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.164-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03434750v1</w:t>
+                <w:t xml:space="preserve">halshs-03500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation training in Algerian engineering schools: aiming to serve companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Sahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1731,51 +1731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being a herder in contemporary Mongolia: Nomadic identity and nationhood building at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels ingénieurs veut-on former aujourd’hui au Maroc ? Entre influences internationales et spécificités locales, un modèle en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Formation et professionnalisation des ingénieurs : articulations et tensions, n° 47, pp. 69-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,278 +1894,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of European models of engineering education: the challenges faced in emerging countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boldmaa Naran</w:t>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03043797.2016.1241983⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vingt ans après : la sociologie de l'éducation francophone dans un univers globalisé 1ère partie, n° 40, pp. 219-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391509v1</w:t>
+                <w:t xml:space="preserve">hal-01881365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The spread of European models of engineering education: the challenges faced in emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altangul Bolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+                <w:t xml:space="preserve">Boldmaa Naran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vingt ans après : la sociologie de l'éducation francophone dans un univers globalisé 1ère partie, n° 40, pp. 219-233. </w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on European Models of Engineering Education: Evolution and Challlenges, 42 (2), pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2016.1241983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881365v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction des Sciences humaines et sociales dans les formations d'ingénieurs. Des questions en débat en Algérie et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiousse Sylvie, Labari Brahim (dir.). Ici et là-bas : mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 104-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,77 +2294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Borders, vol. 1 (n° 1), pp. 45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2383,269 +2383,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
+                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 124, pp. 65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250167v1</w:t>
+                <w:t xml:space="preserve">hal-01270582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
+                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Droff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Nafa</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 36, pp. 191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.036.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270582v1</w:t>
+                <w:t xml:space="preserve">hal-01250167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessus et les dessous du lait. Sociologie et politique du lait et de ses dérivés en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le pastoralisme en Haute-Asie : la raison nomade dans l'étau des modernisations, 43-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revalorisation des produits du terroir en Mongolie. Des logiques économiques, écologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au marché ou besoin d’État ? Les réorientations dans l’élevage nomade en Mongolie et au Mali depuis 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 46, pp. 115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,64 +2880,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui protège la montagne sacrée ? Entre pressions géopolitiques et économiques et défi écologique, le rôle des ingénieurs à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chung-En Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études EPSI Ingénieurs et écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSI, Feb 2025, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,252 +3073,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rami Abboud</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161336v1</w:t>
+                <w:t xml:space="preserve">hal-04309221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kuwait, Kuwait. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON54358.2023.10125179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309221v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis environnementaux: un facteur de motivation pour devenir ingénieur ? Une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suela Bylykbashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSEM; ENSTA Bretagne, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3399,77 +3399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques en cours dans les écoles d'ingénieurs au Maghreb face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia El Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSEM, Casablanca, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,64 +3576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires au Mali. Contenu et impact sur les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3658,51 +3658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes tendances d'introduction des SHS dans les formations d'ingénieurs en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place et fonction des SHS dans l'enseignement des sciences et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Apr 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3727,64 +3727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations d’ingénieurs en Europe et dans quelques pays émergents à l’heure de l’internationalisation : entre standardisation et préservation des modèles nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3803,208 +3803,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">En marche !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239001v2</w:t>
+                <w:t xml:space="preserve">hal-01179687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En marche !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179687v1</w:t>
+                <w:t xml:space="preserve">hal-01239001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et appartenance à la nation: revendications touarègues dans le Mali contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracer, effacer, traverser: les frontières au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Géopolitiques de Brest, Jan 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des Maghrébins hautement qualifiés à l'épreuve des conditions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un retour annoncé à une éventualité parfois lointaine ou temporaire : regard sur les trajectoires des ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD (Centre de recherche en économie appliquée pour le développement), Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,77 +4193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des identités professionnelles des élèves maghrébins dans les écoles d’ingénieurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en économie appliquée pour le développement, Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4288,51 +4288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets en débats : la construction du parcours professionnel des ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmergING. Journée internationale d'études sur les ingénieurs des pays émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,90 +4357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches qualitatives et quantitatives dans l'étude des trajectoires professionnelles : cas des jeunes ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guedjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages des approches qualitative et quantitative pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Oct 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Tassili : une recherche sur les trajectoires d'ingénieurs maghrébins formés dans les écoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingenium 2013. La recherche en Sciences Humaines et Sociales dans les écoles d'ingénieurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North African engineering students in France: the impact of political decisions on academic ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,77 +4629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre politique technopolitaine et développement en Algérie : quelles perspectives pour les ingénieurs expatriés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Droff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres Ingénierie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Polytechnique d’Oran, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la campagne à la ville et de la ville à la campagne. Une flexibilité proprement nomade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de la campagne en contexte d'exode rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Oct 2009, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4825,64 +4825,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;printemps arabe&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 168 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler la mondialisation : les défits de la prolifération nucléaire et les enjeux du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRBC, Les Géopolitiques de Brest, 220 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5222,51 +5222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs touaregs dans le Sahara malien. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs nomades de Mongolie. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylal. Une année en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaïa, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,51 +5453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans le Gobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti, Maël Crépy, Anthony Herrel, Aude Lalis, Denis Larpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déserts. Vivre en milieu extrême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum national d'histoire naturelle, pp.152-159, 2024, 978-2382790311</w:t>
@@ -5634,77 +5634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche sur les formations d’ingénieurs au Maghreb face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ajana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5755,77 +5755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis des formations d'ingénieurs au Maghreb vus par les acteurs décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.25-54, 2022, Utilité de la Recherche en SHS, 979-10-346-0751-8. </w:t>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suela Bylykbashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.101-130, 2022, Utilité de la recherche en SHS, 979-10-346-0751-8. </w:t>
@@ -5984,51 +5984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identities and the curriculum: socio-cultural legacies and contemporary questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle, Camille Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1- 19, 2020, Perspectives on Education in Africa, 9780367634674. </w:t>
@@ -6066,64 +6066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Technological Innovation to “Situated” Innovation: Improving the Adaptation of Engineering Training to the Societal Challenges of the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,64 +6187,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation « située » : pour une meilleure adaptation des formations d’ingénieurs aux défis sociétaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,64 +6299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel J.F. Dubois, Marie-Laure Vitali, Michel Sonntag (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, pp. 189-195, 2017, Ingénieur au XXIe siècle, 979-10-91901-24-6</w:t>
@@ -6379,143 +6379,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au pays des ingénieurs maghrébins formés en France : une question jamais définitivement tranchée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 269-297, 2015, 978-2-36291-068-5</w:t>
+              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206495v1</w:t>
+                <w:t xml:space="preserve">hal-01206479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'ingénieurs au Maghreb, en France et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6551,156 +6564,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Le retour au pays des ingénieurs maghrébins formés en France : une question jamais définitivement tranchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
+              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 269-297, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206479v1</w:t>
+                <w:t xml:space="preserve">hal-01206495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville à la campagne et de la campagne à la ville: des fixations temporaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pesteil; Isabelle Bianquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déprise et emprise du rural. Regards croisés sur les dynamiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stamperia Sammarcelli- Universita di Corsica, pp.171-184, 2013</w:t>
@@ -6723,203 +6723,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian Politicians and Their Herds: The Influence of the Elite of Rural Origins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How Nomadic Societies Perceive Themselves in Mongolia and Mali: A Comparative Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aigle Denise, Charleux Isabelle, Goossaert Vincent, Hamayon Roberte (eds). </w:t>
+              <w:t xml:space="preserve">Charleux Isabelle, Delaplace Grégory, Hamayon Roberte, Pearce Scott (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Françoise Aubin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monumenta Serica, pp. 173-184, 2010</w:t>
+              <w:t xml:space="preserve">Representing power in modern Inner Asia : conventions, alternatives and oppositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for East Asian Studies, Western Washington University, pp. 259-266, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573152v1</w:t>
+                <w:t xml:space="preserve">hal-00553389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Nomadic Societies Perceive Themselves in Mongolia and Mali: A Comparative Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mongolian Politicians and Their Herds: The Influence of the Elite of Rural Origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charleux Isabelle, Delaplace Grégory, Hamayon Roberte, Pearce Scott (eds.). </w:t>
+              <w:t xml:space="preserve">Aigle Denise, Charleux Isabelle, Goossaert Vincent, Hamayon Roberte (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Representing power in modern Inner Asia : conventions, alternatives and oppositions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for East Asian Studies, Western Washington University, pp. 259-266, 2010</w:t>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Françoise Aubin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monumenta Serica, pp. 173-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553389v1</w:t>
+                <w:t xml:space="preserve">hal-00573152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la steppe et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des lointains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Buchet-Chastel, pp.159-167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6976,51 +6976,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Education challenges in France and in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7038,51 +7038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction des SHS dans les formations d'ingénieurs. Un défi sans cesse renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7100,51 +7100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mali. Renaissance du pastoralisme nomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n°98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7201,51 +7201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution de la formation d'ingénieurs au Maroc et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7263,51 +7263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution des formations d’ingénieurs en Algérie et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7364,185 +7364,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse sur les modèles de formation d’ingénieurs en Europe et dans quelques pays émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global report on engineer training models in Europe and emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2015, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206539v1</w:t>
+                <w:t xml:space="preserve">hal-01250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global report on engineer training models in Europe and emerging countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Note de synthèse sur les modèles de formation d’ingénieurs en Europe et dans quelques pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2015, 76 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250880v1</w:t>
+                <w:t xml:space="preserve">hal-01206539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7697,51 +7697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>