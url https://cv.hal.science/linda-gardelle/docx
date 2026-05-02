--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -496,2367 +496,2484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating Engineering Students' Potential for Sustainable Development</w:t>
+                <w:t xml:space="preserve">Licence-master-doctorate reform and professionalization in Algeria: between global ambitions and local features a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+                <w:t xml:space="preserve">Nesrine Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17031073⟩</w:t>
+              <w:t xml:space="preserve">Higher Education, Skills and Work-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HESWBL-09-2025-0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917009v1</w:t>
+                <w:t xml:space="preserve">hal-05589735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulating Engineering Students' Potential for Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17031073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979271v1</w:t>
+                <w:t xml:space="preserve">hal-04917009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats et tensions dans la construction des curricula d’ingénieurs en Algérie : cas de trois écoles d’ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Maritime Training in Algeria in Achieving the Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belimane Wissam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34118/djei.v16i2.4310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737129v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering sustainability: can women engineers play a key role in achieving a sustainable future?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former aux enjeux environnementaux au Maghreb : entre les discours des décideurs et la réalité dans les écoles d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.67-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155597v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwanese Universities at the Crossroads: Engineering Education for Sustainability Transitions and Industrial Demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chung-En Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Special Issue on Educating for Societal Transition (6), pp.1380-1395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07294360.2025.2514501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Maritime Training in Algeria in Achieving the Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering sustainability: can women engineers play a key role in achieving a sustainable future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husni Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34118/djei.v16i2.4310⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.100977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138935v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former aux enjeux environnementaux au Maghreb : entre les discours des décideurs et la réalité dans les écoles d'ingénieurs</w:t>
+                <w:t xml:space="preserve">Débats et tensions dans la construction des curricula d’ingénieurs en Algérie : cas de trois écoles d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (2), pp.67-95</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737107v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of the Different Methods Assessing Sustainability Integration in Engineering Curricula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16114549⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589614v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les enjeux environnementaux dans les formations d’ingénieurs en Algérie ? Le cas de l’École Nationale Polytechnique d’Alger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Review of the Different Methods Assessing Sustainability Integration in Engineering Curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16114549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cres.6508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137163v1</w:t>
+                <w:t xml:space="preserve">hal-04589614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour les enjeux environnementaux dans les formations d’ingénieurs en Algérie ? Le cas de l’École Nationale Polytechnique d’Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.6508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03434750v1</w:t>
+                <w:t xml:space="preserve">hal-04137163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (38 (04)), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03500800v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03434750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation training in Algerian engineering schools: aiming to serve companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Sahali</w:t>
+                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.164-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02485198v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being a herder in contemporary Mongolia: Nomadic identity and nationhood building at school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation training in Algerian engineering schools: aiming to serve companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Sahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Zhao</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Ethnicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14631369.2019.1586521⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.821-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2020.1730307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060937v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels ingénieurs veut-on former aujourd’hui au Maroc ? Entre influences internationales et spécificités locales, un modèle en devenir</w:t>
+                <w:t xml:space="preserve">Being a herder in contemporary Mongolia: Nomadic identity and nationhood building at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Ethnicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.364-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14631369.2019.1586521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.047.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01839817v1</w:t>
+                <w:t xml:space="preserve">hal-02060937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
+                <w:t xml:space="preserve">Quels ingénieurs veut-on former aujourd’hui au Maroc ? Entre influences internationales et spécificités locales, un modèle en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Formation et professionnalisation des ingénieurs : articulations et tensions, n° 47, pp. 69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.047.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881365v1</w:t>
+                <w:t xml:space="preserve">hal-01839817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spread of European models of engineering education: the challenges faced in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altangul Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boldmaa Naran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue on European Models of Engineering Education: Evolution and Challlenges, 42 (2), pp.203-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03043797.2016.1241983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction des Sciences humaines et sociales dans les formations d'ingénieurs. Des questions en débat en Algérie et au Maroc</w:t>
+                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vingt ans après : la sociologie de l'éducation francophone dans un univers globalisé 1ère partie, n° 40, pp. 219-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499238v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
+                <w:t xml:space="preserve">L'introduction des Sciences humaines et sociales dans les formations d'ingénieurs. Des questions en débat en Algérie et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chiousse Sylvie, Labari Brahim (dir.). Ici et là-bas : mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 104-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866664v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 28 (n° 163), pp. 125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.163.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333504v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Droff</w:t>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 124, pp. 65-73</w:t>
+              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Borders, vol. 1 (n° 1), pp. 45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270582v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
+                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 124, pp. 65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250167v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dessus et les dessous du lait. Sociologie et politique du lait et de ses dérivés en Mongolie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
+                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/emscat.1974⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 36, pp. 191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.036.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860264v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revalorisation des produits du terroir en Mongolie. Des logiques économiques, écologiques et culturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dessus et les dessous du lait. Sociologie et politique du lait et de ses dérivés en Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le pastoralisme en Haute-Asie : la raison nomade dans l'étau des modernisations, 43-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.1974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.050.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504003v1</w:t>
+                <w:t xml:space="preserve">hal-00860264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au marché ou besoin d’État ? Les réorientations dans l’élevage nomade en Mongolie et au Mali depuis 1990</w:t>
+                <w:t xml:space="preserve">La revalorisation des produits du terroir en Mongolie. Des logiques économiques, écologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.050.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation au marché ou besoin d’État ? Les réorientations dans l’élevage nomade en Mongolie et au Mali depuis 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 46, pp. 115-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autr.046.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2866,1942 +2983,1942 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui protège la montagne sacrée ? Entre pressions géopolitiques et économiques et défi écologique, le rôle des ingénieurs à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chung-En Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études EPSI Ingénieurs et écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPSI, Feb 2025, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/fpbg-a811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689859v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brad Tabas</w:t>
+                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kuwait, Kuwait. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON54358.2023.10125179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309221v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rami Abboud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161336v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis environnementaux: un facteur de motivation pour devenir ingénieur ? Une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suela Bylykbashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSEM; ENSTA Bretagne, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques en cours dans les écoles d'ingénieurs au Maghreb face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia El Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSEM, Casablanca, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03356845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Institut français d'Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insitut français d'Algérie, Feb 2016, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires au Mali. Contenu et impact sur les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes tendances d'introduction des SHS dans les formations d'ingénieurs en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place et fonction des SHS dans l'enseignement des sciences et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Apr 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations d’ingénieurs en Europe et dans quelques pays émergents à l’heure de l’internationalisation : entre standardisation et préservation des modèles nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
+                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En marche !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179687v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
+                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">En marche !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239001v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et appartenance à la nation: revendications touarègues dans le Mali contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracer, effacer, traverser: les frontières au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Géopolitiques de Brest, Jan 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des Maghrébins hautement qualifiés à l'épreuve des conditions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En marche !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un retour annoncé à une éventualité parfois lointaine ou temporaire : regard sur les trajectoires des ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD (Centre de recherche en économie appliquée pour le développement), Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des identités professionnelles des élèves maghrébins dans les écoles d’ingénieurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en économie appliquée pour le développement, Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets en débats : la construction du parcours professionnel des ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmergING. Journée internationale d'études sur les ingénieurs des pays émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches qualitatives et quantitatives dans l'étude des trajectoires professionnelles : cas des jeunes ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guedjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages des approches qualitative et quantitative pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Oct 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Tassili : une recherche sur les trajectoires d'ingénieurs maghrébins formés dans les écoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingenium 2013. La recherche en Sciences Humaines et Sociales dans les écoles d'ingénieurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North African engineering students in France: the impact of political decisions on academic ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Academic Mobility and Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre politique technopolitaine et développement en Algérie : quelles perspectives pour les ingénieurs expatriés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Droff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres Ingénierie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Polytechnique d’Oran, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la campagne à la ville et de la ville à la campagne. Une flexibilité proprement nomade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de la campagne en contexte d'exode rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Oct 2009, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4811,612 +4928,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ajana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social, 108 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROUTLEDGE. Perspectives on Education in Africa, 2020, Kerry John Kennedy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015, Aissa Kadri, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;printemps arabe&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 168 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler la mondialisation : les défits de la prolifération nucléaire et les enjeux du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRBC, Les Géopolitiques de Brest, 220 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs touaregs dans le Sahara malien. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs nomades de Mongolie. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylal. Une année en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaïa, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5426,1533 +5543,1533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho, Julie Newman, Amanda Lange Salvia and Laís Viera Trevisan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American and European Perspectives on Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-69, 2025, World Sustainability Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80434-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans le Gobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti, Maël Crépy, Anthony Herrel, Aude Lalis, Denis Larpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déserts. Vivre en milieu extrême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum national d'histoire naturelle, pp.152-159, 2024, 978-2382790311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche sur les formations d’ingénieurs au Maghreb face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ajana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amdouni S., Gardelle L., Benguerna M., Ajana S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb. Comment former des innovateurs responsables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp. 11-24, 2022, Collection Utilité sociale de la recherche en SHS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis des formations d'ingénieurs au Maghreb vus par les acteurs décisionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et formation aux défis environnementaux: une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Grövel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suela Bylykbashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ social éditions, pp.25-54, 2022, Utilité de la Recherche en SHS, 979-10-346-0751-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0025⟩</w:t>
+              <w:t xml:space="preserve">, Champ social éditions, pp.101-130, 2022, Utilité de la recherche en SHS, 979-10-346-0751-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944498v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et formation aux défis environnementaux: une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les défis des formations d'ingénieurs au Maghreb vus par les acteurs décisionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ social éditions, pp.101-130, 2022, Utilité de la recherche en SHS, 979-10-346-0751-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0101⟩</w:t>
+              <w:t xml:space="preserve">, Champ social éditions, pp.25-54, 2022, Utilité de la Recherche en SHS, 979-10-346-0751-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944544v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identities and the curriculum: socio-cultural legacies and contemporary questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle, Camille Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1- 19, 2020, Perspectives on Education in Africa, 9780367634674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429288944-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Technological Innovation to “Situated” Innovation: Improving the Adaptation of Engineering Training to the Societal Challenges of the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE-Wiley; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-19, 2018, 9781786303561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119563938.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation « située » : pour une meilleure adaptation des formations d’ingénieurs aux défis sociétaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 19-34, 2018, 978-1-78405-411-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel J.F. Dubois, Marie-Laure Vitali, Michel Sonntag (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, pp. 189-195, 2017, Ingénieur au XXIe siècle, 979-10-91901-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d'ingénieurs au Maghreb, en France et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206479v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'ingénieurs au Maghreb, en France et au-delà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206609v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour au pays des ingénieurs maghrébins formés en France : une question jamais définitivement tranchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 269-297, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville à la campagne et de la campagne à la ville: des fixations temporaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pesteil; Isabelle Bianquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déprise et emprise du rural. Regards croisés sur les dynamiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stamperia Sammarcelli- Universita di Corsica, pp.171-184, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Nomadic Societies Perceive Themselves in Mongolia and Mali: A Comparative Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charleux Isabelle, Delaplace Grégory, Hamayon Roberte, Pearce Scott (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representing power in modern Inner Asia : conventions, alternatives and oppositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for East Asian Studies, Western Washington University, pp. 259-266, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongolian Politicians and Their Herds: The Influence of the Elite of Rural Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aigle Denise, Charleux Isabelle, Goossaert Vincent, Hamayon Roberte (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Françoise Aubin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monumenta Serica, pp. 173-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la steppe et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des lointains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Buchet-Chastel, pp.159-167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6962,222 +7079,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Education challenges in France and in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction des SHS dans les formations d'ingénieurs. Un défi sans cesse renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mali. Renaissance du pastoralisme nomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n°98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7187,166 +7304,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution de la formation d'ingénieurs au Maroc et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution des formations d’ingénieurs en Algérie et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7356,201 +7473,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global report on engineer training models in Europe and emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2015, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur les modèles de formation d’ingénieurs en Europe et dans quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7697,51 +7814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>