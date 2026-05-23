--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -139,137 +139,185 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je me suis aussi beaucoup intéressée aux populations nomades de Mongolie et aux Touaregs du Mali à travers leurs rapports aux institutions étatiques nationales et à l'imaginaire national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes projets de recherche actuels concernent les ingénieurs, le travail des ingénieurs et les finalités socio-politiques des formations d’ingénieurs au niveau international.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recherche en cours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieurs et souveraineté technologique dans les industries stratégiques.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ingénieurs et souveraineté. Suite au projet mené à Taïwan en 2024, nouveau projet en construction sur Ingénieurs et souveraineté. Perspectives internationales dans un monde géopolitique en tensions.</w:t>
+        <w:t xml:space="preserve"> Perspectives internationales dans un monde géopolitique en tensions. Ce projet, qui a obtenu un financement du Centre Interdisciplinaire d'Etudes pour la Défense et la Sécurité (CIEDS) de 2026 à 2029 entend porter un regard stratégique sur l'ensemble du système de production de la puissance technologique nationale, depuis ses fondements dans les systèmes de formation d'ingénieurs jusqu'à son articulation effective dans des secteurs industriels clés que sont les semi-conducteurs, le spatial et l'électrométallurgie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projet PHC franco-taïwanais Orchid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  &amp;quot;When Engineering Intersects with Strategy: Industrial and Energy Sovereignty as Challenges for Engineers and Engineering Education&amp;quot; (financement du ministère des Affaires étrangères pour 2026 et 2027), en collaboration avec National Taiwan University, Taïwan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projet Fabrique d'éthique: explorer la justice sociale en ingénierie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Financement de l'Agence Universitaire de la francophonie (AUF) pour 2026 et 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recherches passées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable du</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> projet de recherche international RIIME</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> sur les formations d’ingénieurs au Maghreb (janvier 2018-décembre 2020) : ce projet, qui réunit 22 chercheurs de 4 pays (France, Maroc, Algérie, Tunisie) permet de conduire des recherches collectives sur les offres curriculaires d’ingénieurs au Maghreb, et leurs enjeux politiques et sociaux. Il s’agit de voir comment, à l’heure de l’internationalisation de l’éducation et de l'enseignement supérieur, les systèmes nationaux sont impactés, comment ils se positionnent et pour quelles finalités. Il s’agit également d’interroger les attentes en termes de contribution des formations scientifiques et techniques à la formation d’« innovateurs responsables », conscients des grands enjeux contemporains.</w:t>
+        <w:t xml:space="preserve"> sur les formations d’ingénieurs au Maghreb (janvier 2018-décembre 2020) : ce projet, qui a réuni 22 chercheurs de 4 pays (France, Maroc, Algérie, Tunisie) a permis de conduire des recherches collectives sur les offres curriculaires d’ingénieurs au Maghreb, et leurs enjeux politiques et sociaux. Il s’agissait de voir comment, à l’heure de l’internationalisation de l’éducation et de l'enseignement supérieur, les systèmes nationaux sont impactés, comment ils se positionnent et pour quelles finalités. Il s’agissait également d’interroger les attentes en termes de contribution des formations scientifiques et techniques à la formation d’« innovateurs responsables », conscients des grands enjeux contemporains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable de l'</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">équipe de recherche Formation et professionnalisation des ingénieurs (FPI) à l'ENSTA Bretagne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, laboratoire de recherche Formation et Apprentissages professionnels (Foap) de janvier 2019 à janvier 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">esponsable du département Sciences humaines et sociales (SHS)</w:t>
+        <w:t xml:space="preserve">Responsable du département Sciences humaines et sociales (SHS)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l'ENSTA Bretagne de janvier 2019 à octobre 2022 (28 permanents).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autres responsabilités récentes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsable  du groupe &amp;quot;Technologie et apprentissages. Individu, nation, planète&amp;quot;</w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable  du groupe &amp;quot;Technologie et apprentissages. Individu, nation, planète&amp;quot;, Thématique 2 du laboratoire Foap.</w:t>
+        <w:t xml:space="preserve">, Thématique 2 du laboratoire Foap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable de </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">l'axe thématique 2 &amp;quot;Curriculum et dynamiques identitaires&amp;quot;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au sein du l</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
@@ -496,51 +544,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1171,187 +1219,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats et tensions dans la construction des curricula d’ingénieurs en Algérie : cas de trois écoles d’ingénieurs</w:t>
+                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737129v1</w:t>
+                <w:t xml:space="preserve">hal-04979271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in engineering education in Europe over the last 15 years: visions and tendencies among educators as revealed by a literature review</w:t>
+                <w:t xml:space="preserve">Débats et tensions dans la construction des curricula d’ingénieurs en Algérie : cas de trois écoles d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1-2), pp.99-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03043797.2025.2474044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979271v1</w:t>
+                <w:t xml:space="preserve">hal-04737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of the Different Methods Assessing Sustainability Integration in Engineering Curricula</w:t>
               </w:r>
@@ -1363,3562 +1411,3748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantoura Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rami J Abboud</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.4549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16114549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589614v1</w:t>
+                <w:t xml:space="preserve">hal-05628552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les enjeux environnementaux dans les formations d’ingénieurs en Algérie ? Le cas de l’École Nationale Polytechnique d’Alger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+                <w:t xml:space="preserve">A Systematic Review of the Different Methods Assessing Sustainability Integration in Engineering Curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami J Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.6508⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16114549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137163v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
+                <w:t xml:space="preserve">Quelle place pour les enjeux environnementaux dans les formations d’ingénieurs en Algérie ? Le cas de l’École Nationale Polytechnique d’Alger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (38 (04)), pp.91-116. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.151-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cres.6508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03434750v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
+                <w:t xml:space="preserve">La place des compétences transversales dans la formation des ingénieurs en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (38 (04)), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/cread.v38i4.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500800v1</w:t>
+                <w:t xml:space="preserve">halshs-03434750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation training in Algerian engineering schools: aiming to serve companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Sahali</w:t>
+                <w:t xml:space="preserve">Algerian engineer training at a time of major environmental challenges : A survey of three graduate schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.164-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02485198v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being a herder in contemporary Mongolia: Nomadic identity and nationhood building at school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation training in Algerian engineering schools: aiming to serve companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Sahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Zhao</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Ethnicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14631369.2019.1586521⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.821-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2020.1730307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060937v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels ingénieurs veut-on former aujourd’hui au Maroc ? Entre influences internationales et spécificités locales, un modèle en devenir</w:t>
+                <w:t xml:space="preserve">Being a herder in contemporary Mongolia: Nomadic identity and nationhood building at school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Formation et professionnalisation des ingénieurs : articulations et tensions, n° 47, pp. 69-92. </w:t>
+              <w:t xml:space="preserve">Asian Ethnicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.364-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.047.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14631369.2019.1586521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839817v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of European models of engineering education: the challenges faced in emerging countries</w:t>
+                <w:t xml:space="preserve">Quels ingénieurs veut-on former aujourd’hui au Maroc ? Entre influences internationales et spécificités locales, un modèle en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boldmaa Naran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03043797.2016.1241983⟩</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Formation et professionnalisation des ingénieurs : articulations et tensions, n° 47, pp. 69-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.047.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391509v1</w:t>
+                <w:t xml:space="preserve">hal-01839817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
+                <w:t xml:space="preserve">The spread of European models of engineering education: the challenges faced in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altangul Bolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boldmaa Naran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on European Models of Engineering Education: Evolution and Challlenges, 42 (2), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2016.1241983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881365v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction des Sciences humaines et sociales dans les formations d'ingénieurs. Des questions en débat en Algérie et au Maroc</w:t>
+                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires du Mali : contenu et effets sur les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vingt ans après : la sociologie de l'éducation francophone dans un univers globalisé 1ère partie, n° 40, pp. 219-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.040.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499238v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
+                <w:t xml:space="preserve">L'introduction des Sciences humaines et sociales dans les formations d'ingénieurs. Des questions en débat en Algérie et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chiousse Sylvie, Labari Brahim (dir.). Ici et là-bas : mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 104-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866664v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Gardelle</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 28 (n° 163), pp. 125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.163.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Droff</w:t>
+                <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 124, pp. 65-73</w:t>
+              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Borders, vol. 1 (n° 1), pp. 45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270582v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience technopolitaine en Algérie : enjeux et perspectives de la diaspora pour l'attractivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+                <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 124, pp. 65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250167v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dessus et les dessous du lait. Sociologie et politique du lait et de ses dérivés en Mongolie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
+                <w:t xml:space="preserve">Les élèves-ingénieurs maghrébins dans les écoles françaises : discours sur soi et production d'éthos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/emscat.1974⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 36, pp. 191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.036.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860264v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revalorisation des produits du terroir en Mongolie. Des logiques économiques, écologiques et culturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dessus et les dessous du lait. Sociologie et politique du lait et de ses dérivés en Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50, pp.135-152. </w:t>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le pastoralisme en Haute-Asie : la raison nomade dans l'étau des modernisations, 43-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.050.0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/emscat.1974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504003v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au marché ou besoin d’État ? Les réorientations dans l’élevage nomade en Mongolie et au Mali depuis 1990</w:t>
+                <w:t xml:space="preserve">La revalorisation des produits du terroir en Mongolie. Des logiques économiques, écologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.050.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation au marché ou besoin d’État ? Les réorientations dans l’élevage nomade en Mongolie et au Mali depuis 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 46, pp. 115-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autr.046.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui protège la montagne sacrée ? Entre pressions géopolitiques et économiques et défi écologique, le rôle des ingénieurs à Taïwan</w:t>
+                <w:t xml:space="preserve">Construire une identité d’ingénieure au Maghreb à l’heure des transitions socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Chung-En Liu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suela Bylykbashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études EPSI Ingénieurs et écologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL "Analyses intégrées des inégalités et diagnostics éducatifs et professionnels genrés depuis l’Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO UM5R &amp; IRD, May 2026, Rabat (Maroc), Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020698v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui protège la montagne sacrée ? Entre pressions géopolitiques et économiques et défi écologique, le rôle des ingénieurs à Taïwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chung-En Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'études EPSI Ingénieurs et écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Feb 2025, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/fpbg-a811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309221v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rami Abboud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161336v1</w:t>
+                <w:t xml:space="preserve">hal-04309221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brad Tabas</w:t>
+                <w:t xml:space="preserve">Engineering Students' Perceptions Towards Promoting Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantoura Nakad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Global Engineering Education Conference (EDUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kuwait, Kuwait. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON54358.2023.10125179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis environnementaux: un facteur de motivation pour devenir ingénieur ? Une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suela Bylykbashi</w:t>
+                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSEM; ENSTA Bretagne, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465533v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques en cours dans les écoles d'ingénieurs au Maghreb face aux défis environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis environnementaux: un facteur de motivation pour devenir ingénieur ? Une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Grövel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suela Bylykbashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSEM, Casablanca, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSEM; ENSTA Bretagne, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03356845v1</w:t>
+                <w:t xml:space="preserve">hal-03465533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France</w:t>
+                <w:t xml:space="preserve">Les dynamiques en cours dans les écoles d'ingénieurs au Maghreb face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia El Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Institut français d'Alger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Insitut français d'Algérie, Feb 2016, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSEM, Casablanca, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278375v1</w:t>
+                <w:t xml:space="preserve">halshs-03356845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires au Mali. Contenu et impact sur les représentations</w:t>
+                <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence de l'Institut français d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insitut français d'Algérie, Feb 2016, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365248v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes tendances d'introduction des SHS dans les formations d'ingénieurs en France et en Europe</w:t>
+                <w:t xml:space="preserve">Les Touaregs dans les manuels scolaires au Mali. Contenu et impact sur les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place et fonction des SHS dans l'enseignement des sciences et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Apr 2016, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306817v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations d’ingénieurs en Europe et dans quelques pays émergents à l’heure de l’internationalisation : entre standardisation et préservation des modèles nationaux</w:t>
+                <w:t xml:space="preserve">Les différentes tendances d'introduction des SHS dans les formations d'ingénieurs en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Place et fonction des SHS dans l'enseignement des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Apr 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365259v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
+                <w:t xml:space="preserve">Les formations d’ingénieurs en Europe et dans quelques pays émergents à l’heure de l’internationalisation : entre standardisation et préservation des modèles nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239001v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
+                <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En marche !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium 2015. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179687v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières et appartenance à la nation: revendications touarègues dans le Mali contemporain</w:t>
+                <w:t xml:space="preserve">A 18 ans chez les éleveurs nomades de Mongolie. Mon parcours de voyageuse et de chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracer, effacer, traverser: les frontières au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Géopolitiques de Brest, Jan 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">En marche !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128202v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des Maghrébins hautement qualifiés à l'épreuve des conditions politiques</w:t>
+                <w:t xml:space="preserve">Frontières et appartenance à la nation: revendications touarègues dans le Mali contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En marche !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
+              <w:t xml:space="preserve">Tracer, effacer, traverser: les frontières au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Géopolitiques de Brest, Jan 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179700v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un retour annoncé à une éventualité parfois lointaine ou temporaire : regard sur les trajectoires des ingénieurs maghrébins formés en France</w:t>
+                <w:t xml:space="preserve">La mobilité des Maghrébins hautement qualifiés à l'épreuve des conditions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD (Centre de recherche en économie appliquée pour le développement), Dec 2014, Biskra, Algérie</w:t>
+              <w:t xml:space="preserve">En marche !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Reclusiennes, Jul 2015, Sainte-Foy-la-grande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103278v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des identités professionnelles des élèves maghrébins dans les écoles d’ingénieurs en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">D’un retour annoncé à une éventualité parfois lointaine ou temporaire : regard sur les trajectoires des ingénieurs maghrébins formés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre de recherche en économie appliquée pour le développement, Dec 2014, Biskra, Algérie</w:t>
+              <w:t xml:space="preserve">, CREAD (Centre de recherche en économie appliquée pour le développement), Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103265v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets en débats : la construction du parcours professionnel des ingénieurs maghrébins formés en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction des identités professionnelles des élèves maghrébins dans les écoles d’ingénieurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmergING. Journée internationale d'études sur les ingénieurs des pays émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Trajectoires d’études et professionnalisation des ingénieurs maghrébins formés à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en économie appliquée pour le développement, Dec 2014, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926412v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches qualitatives et quantitatives dans l'étude des trajectoires professionnelles : cas des jeunes ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guedjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Nafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages des approches qualitative et quantitative pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Oct 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Tassili : une recherche sur les trajectoires d'ingénieurs maghrébins formés dans les écoles françaises</w:t>
+                <w:t xml:space="preserve">Des projets en débats : la construction du parcours professionnel des ingénieurs maghrébins formés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium 2013. La recherche en Sciences Humaines et Sociales dans les écoles d'ingénieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EmergING. Journée internationale d'études sur les ingénieurs des pays émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917768v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North African engineering students in France: the impact of political decisions on academic ambitions</w:t>
+                <w:t xml:space="preserve">Projet Tassili : une recherche sur les trajectoires d'ingénieurs maghrébins formés dans les écoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Academic Mobility and Migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium 2013. La recherche en Sciences Humaines et Sociales dans les écoles d'ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796795v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre politique technopolitaine et développement en Algérie : quelles perspectives pour les ingénieurs expatriés ?</w:t>
+                <w:t xml:space="preserve">North African engineering students in France: the impact of political decisions on academic ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Droff</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres Ingénierie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Polytechnique d’Oran, Nov 2012, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Academic Mobility and Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797213v1</w:t>
+                <w:t xml:space="preserve">hal-00796795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre politique technopolitaine et développement en Algérie : quelles perspectives pour les ingénieurs expatriés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres Ingénierie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Polytechnique d’Oran, Nov 2012, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la campagne à la ville et de la ville à la campagne. Une flexibilité proprement nomade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de la campagne en contexte d'exode rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Oct 2009, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4928,612 +5162,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ajana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social, 108 p., 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROUTLEDGE. Perspectives on Education in Africa, 2020, Kerry John Kennedy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015, Aissa Kadri, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;printemps arabe&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 168 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler la mondialisation : les défits de la prolifération nucléaire et les enjeux du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRBC, Les Géopolitiques de Brest, 220 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs touaregs dans le Sahara malien. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurs nomades de Mongolie. Des sociétés nomades et des États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchet/Chastel, 192 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylal. Une année en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaïa, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5543,474 +5777,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho, Julie Newman, Amanda Lange Salvia and Laís Viera Trevisan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American and European Perspectives on Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-69, 2025, World Sustainability Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80434-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans le Gobi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti, Maël Crépy, Anthony Herrel, Aude Lalis, Denis Larpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déserts. Vivre en milieu extrême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum national d'histoire naturelle, pp.152-159, 2024, 978-2382790311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche sur les formations d’ingénieurs au Maghreb face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ajana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amdouni S., Gardelle L., Benguerna M., Ajana S. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb. Comment former des innovateurs responsables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp. 11-24, 2022, Collection Utilité sociale de la recherche en SHS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et formation aux défis environnementaux: une enquête auprès des élèves-ingénieurs en Algérie, au Maroc et en Tunisie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suela Bylykbashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.101-130, 2022, Utilité de la recherche en SHS, 979-10-346-0751-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis des formations d'ingénieurs au Maghreb vus par les acteurs décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6033,1043 +6267,1043 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Djennadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formations d'ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.25-54, 2022, Utilité de la Recherche en SHS, 979-10-346-0751-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identities and the curriculum: socio-cultural legacies and contemporary questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle, Camille Jacob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schools and national identities in French-speaking Africa. Political choices, means of transmission and appropriation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1- 19, 2020, Perspectives on Education in Africa, 9780367634674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429288944-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Technological Innovation to “Situated” Innovation: Improving the Adaptation of Engineering Training to the Societal Challenges of the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE-Wiley; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-19, 2018, 9781786303561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119563938.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation « située » : pour une meilleure adaptation des formations d’ingénieurs aux défis sociétaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 19-34, 2018, 978-1-78405-411-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels innovateurs veut-on former ? L'exemple de l'Europe et de quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel J.F. Dubois, Marie-Laure Vitali, Michel Sonntag (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie Belfort-Montbéliard, pp. 189-195, 2017, Ingénieur au XXIe siècle, 979-10-91901-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d'ingénieurs au Maghreb, en France et au-delà</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206609v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies professionnelles et anticipations de carrière des élèves ingénieurs maghrébins formés en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires d'ingénieurs au Maghreb, en France et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 89-113, 2015, 978-2-36291-068-5</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Publisud, Coll. Carrefours Euro-Méditerranéens, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206479v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour au pays des ingénieurs maghrébins formés en France : une question jamais définitivement tranchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Gardelle et Mohamed Benguerna (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Publisud, Collection Carrefours Euro-Méditerranéens, pp. 269-297, 2015, 978-2-36291-068-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville à la campagne et de la campagne à la ville: des fixations temporaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pesteil; Isabelle Bianquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déprise et emprise du rural. Regards croisés sur les dynamiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stamperia Sammarcelli- Universita di Corsica, pp.171-184, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Nomadic Societies Perceive Themselves in Mongolia and Mali: A Comparative Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charleux Isabelle, Delaplace Grégory, Hamayon Roberte, Pearce Scott (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representing power in modern Inner Asia : conventions, alternatives and oppositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for East Asian Studies, Western Washington University, pp. 259-266, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongolian Politicians and Their Herds: The Influence of the Elite of Rural Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aigle Denise, Charleux Isabelle, Goossaert Vincent, Hamayon Roberte (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Françoise Aubin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monumenta Serica, pp. 173-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la steppe et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des lointains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Buchet-Chastel, pp.159-167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7079,222 +7313,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Education challenges in France and in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction des SHS dans les formations d'ingénieurs. Un défi sans cesse renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mali. Renaissance du pastoralisme nomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n°98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7304,166 +7538,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution de la formation d'ingénieurs au Maroc et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur l'évolution des formations d’ingénieurs en Algérie et les rapports à l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7473,201 +7707,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global report on engineer training models in Europe and emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA Bretagne. 2015, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse sur les modèles de formation d’ingénieurs en Europe et dans quelques pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSTA Bretagne. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7814,51 +8048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riime.ensta-bretagne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/recherche-en-sciences-humaines-et-sociales-pour-lingenieur-unite-de-recherche-formation-et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/les-thematiques-de-recherche/thematique-2-curriculum-et-dynamiques-identitaires/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05589735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Maouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HESWBL-09-2025-0405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04917009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantoura Nakad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami J Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05138935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belimane Wissam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v16i2.4310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04984053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chung-En Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2514501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05155597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husni Charif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.100977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04979271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2474044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04589614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04137163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/cread.v38i4.4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Sahali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2020.1730307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02060937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631369.2019.1586521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01839817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altangul Bolat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldmaa Naran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1241983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01499238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Nafa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.050.0135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.046.0115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suela Bylykbashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05020698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/fpbg-a811" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON54358.2023.10125179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia El Amdouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239001v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01103265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guedjali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00796795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacob" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00712166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sellin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04028425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708483v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429288944-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01682317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04688603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01481286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01250880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>