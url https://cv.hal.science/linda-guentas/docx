--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Linda Guentas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 - 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Picardie Jules Verne (UPJV), Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse MENRT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très Honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 7 décembre 1999 à l’I.U.T. d’Amiens Département G. B.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la diversité structurale des exopolysaccharides de haute et de faible masse molaire produits par des souches de Rhizobium infectant la luzerne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur :  Pr. J. Courtois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 - 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994- 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences et Techniques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie et Physiologie Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 - 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire de Technologie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Industries Agro-Alimentaires et Biologiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème/52</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis Oct. 2013 Maître de Conférences Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste enDélégation</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie- Institut des Sciences Exactes et Appliquées (ISEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Rôles et mécanismes des microorganismes dans l’adaptation des plantes à la contrainte édaphique : application à la restauration écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 Maitre de Conférences en délégation auprès de l’Institut de Recherche pour le Développement et en affectation en tant que Chargé de Recherche (CR1) à IRD de Nouméa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD Marseille - Institut Méditerranéen d'Océanologie(MIO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des communautés bactériennes associées aux cheminées hydrothermales de la baie de Prony : caractérisation et débouchés biotechnologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2011  Maître de Conférences en Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Toulon – Laboratoire Matériaux Polymères Interfaces Environnement Marin (MAPIEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes d’interactions des microorganismes marins (biofilm, polysaccharides) avec des revêtements antisalissure et évaluation du potentiel de nouveaux biocides non polluants naturels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006  Ingénieur de Recherche Chimie-Microbiologie Contractuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bretagne Sud-Laboratoire de Biotechnologie et Chimie Marines (LBCM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Etude des biofilms : caractérisation des molécules de communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2005  Formatrice Biochimie-Chimie BTS adultes et par apprentissages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Industries Laitières et des Industries Alimentaires (17, Surgères)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000 -Sept. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Chimiste R&D(Post-Doctorat, Contrat CNRS Grenoble - Industrie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Macromolécules Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CERMAV-UPR-CNRS 5301)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche: Pr V. Bulone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Purification et caractérisation de fractions oligosaccharidiques préparées à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partir de b-glucanes extraits de céréales, de levures ou de champignons alimentaires et présentant une activité immunostimulante spécifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacteria as a Source of Antibiotics Against Staphylococcus aureus: Natural Compounds, Mechanisms of Action, and Discovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md24010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05460950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospira interrogans Retains Direct Virulence After Long Starvation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bierque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-020-02128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gesnsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline E Pisapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Q. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.57. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Specificity of Bacteria Associated to the Brown Seaweeds Lobophora (Dictyotales, Phaeophyceae) and Their Potential for Induction of Rapid Coral Bleaching in Acropora muricata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.316. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia novacaledonica sp. nov. and B. ultramafica sp. nov. isolated from roots of Costularia spp. pioneer plants of ultramafic soils in New Caledonia. Syst Appl Microbiol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC AND APPLIED MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.39(3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.857. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Bacterial Strains Isolated from the Mediterranean Sea Exhibiting Different Abilities of Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Armougom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting bacterial biofilms: Design of a terpenoid-like library as non-toxic anti-biofilm compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.1493--1497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.12.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a polyprenyl-type library containing 1,4-disubstituted-1,2,3-triazoles with anti-biofilm activities against Pseudoalteromonas sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (14), pp.1645--1648. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a polysaccharide from a &amp;lt;i&amp;gt;Rhizobium species&amp;lt;/i&amp;gt; containing 2-deoxy-β-D-arabino-hexuronic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a glucoglucuronan by a &amp;lt;i&amp;gt;Rhizobia&amp;lt;/i&amp;gt; strain infecting alfalfa. Structure of the repeating unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acetyl substituent on oligoglucuronans separation by anion exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijilayakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective affinity of L-histidine immobilized onto poly-elthylene-vinyl-alcohol hollow-fiber membrane for various oligoglucuronans: influence of the degree of polymerization and the degree of substitution by acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of low molecular weight acetylated glucuronans on L-histidine immobilized onto poly-ethylene-vinyl-alcohol hollow-fiber membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Transcriptome Highlights Adaptation to Starvation and General Stress while Maintaining Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS ELS Joint Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Leptospirosis Society, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Genetic Regulations that Enable Leptospira interrogans to Form a Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Young Researchers in Life Sciences Federation, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical survey for valorization of the New Caledonian cosmetopoeia according the Nagoya protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical study and antioxydant biological activity evaluations of plant extracts from New Caledonia cosmetopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Ajandouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Traditional Medecine, Phytochemistry and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte species from New-Caledonia as a tool to protect estuaries and lagoon from heavy metal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’identification des champignons mycorhiziens à arbuscules par spectrométrie de masse. (MALDI- TOF-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Burkholderia sp.isolated from pioneer plants roots of ultramafic soils, play a key role in the plant adaptation to harsh edaphic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Microbial Interaction and Applications of Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low temperature hyperalkaline hydrothermal system of the Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Biogeosciences Discuss.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-6221-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular polymeric substancs from a marine biofilm forming strain, Pseudolateromonas ulvae TC14. Characterization of exopolysaccharides and antibiofilm activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International polysaccharide conférence EPONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Pietrosemoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic properties of Marine Natural Products (MNPs) derived from marine bacteria from New Caledonia against methicillin-susceptible Staphylococcus aureus (MSSA) and methicillin-resistant S. aureus (MRSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AntibioDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of exopolysaccharides (EPS) from New Caledonian marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products: Inspiring Innovation in Chemistry, Biology and the Discovery of New Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Andover, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of three halophyte species from New Caledonia to accumulate metals; perspectives for the phytoremediation of mine metal pollutions in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Linda Guentas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 - 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Picardie Jules Verne (UPJV), Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse MENRT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très Honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 7 décembre 1999 à l’I.U.T. d’Amiens Département G. B.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la diversité structurale des exopolysaccharides de haute et de faible masse molaire produits par des souches de Rhizobium infectant la luzerne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur :  Pr. J. Courtois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 - 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994- 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences et Techniques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie et Physiologie Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 - 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire de Technologie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Industries Agro-Alimentaires et Biologiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème/52</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis Oct. 2013 Maître de Conférences Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste enDélégation</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie- Institut des Sciences Exactes et Appliquées (ISEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Rôles et mécanismes des microorganismes dans l’adaptation des plantes à la contrainte édaphique : application à la restauration écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 Maitre de Conférences en délégation auprès de l’Institut de Recherche pour le Développement et en affectation en tant que Chargé de Recherche (CR1) à IRD de Nouméa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD Marseille - Institut Méditerranéen d'Océanologie(MIO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des communautés bactériennes associées aux cheminées hydrothermales de la baie de Prony : caractérisation et débouchés biotechnologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2011  Maître de Conférences en Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Toulon – Laboratoire Matériaux Polymères Interfaces Environnement Marin (MAPIEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes d’interactions des microorganismes marins (biofilm, polysaccharides) avec des revêtements antisalissure et évaluation du potentiel de nouveaux biocides non polluants naturels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006  Ingénieur de Recherche Chimie-Microbiologie Contractuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bretagne Sud-Laboratoire de Biotechnologie et Chimie Marines (LBCM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Etude des biofilms : caractérisation des molécules de communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2005  Formatrice Biochimie-Chimie BTS adultes et par apprentissages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Industries Laitières et des Industries Alimentaires (17, Surgères)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000 -Sept. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Chimiste R&D(Post-Doctorat, Contrat CNRS Grenoble - Industrie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Macromolécules Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CERMAV-UPR-CNRS 5301)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche: Pr V. Bulone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Purification et caractérisation de fractions oligosaccharidiques préparées à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partir de b-glucanes extraits de céréales, de levures ou de champignons alimentaires et présentant une activité immunostimulante spécifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacteria as a Source of Antibiotics Against Staphylococcus aureus: Natural Compounds, Mechanisms of Action, and Discovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md24010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05460950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospira interrogans Retains Direct Virulence After Long Starvation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bierque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-020-02128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gesnsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline E Pisapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Q. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Specificity of Bacteria Associated to the Brown Seaweeds Lobophora (Dictyotales, Phaeophyceae) and Their Potential for Induction of Rapid Coral Bleaching in Acropora muricata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.316. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia novacaledonica sp. nov. and B. ultramafica sp. nov. isolated from roots of Costularia spp. pioneer plants of ultramafic soils in New Caledonia. Syst Appl Microbiol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC AND APPLIED MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.39(3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.857. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Bacterial Strains Isolated from the Mediterranean Sea Exhibiting Different Abilities of Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Armougom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting bacterial biofilms: Design of a terpenoid-like library as non-toxic anti-biofilm compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.1493--1497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.12.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a polyprenyl-type library containing 1,4-disubstituted-1,2,3-triazoles with anti-biofilm activities against Pseudoalteromonas sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (14), pp.1645--1648. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a polysaccharide from a &amp;lt;i&amp;gt;Rhizobium species&amp;lt;/i&amp;gt; containing 2-deoxy-β-D-arabino-hexuronic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a glucoglucuronan by a &amp;lt;i&amp;gt;Rhizobia&amp;lt;/i&amp;gt; strain infecting alfalfa. Structure of the repeating unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acetyl substituent on oligoglucuronans separation by anion exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijilayakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective affinity of L-histidine immobilized onto poly-elthylene-vinyl-alcohol hollow-fiber membrane for various oligoglucuronans: influence of the degree of polymerization and the degree of substitution by acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of low molecular weight acetylated glucuronans on L-histidine immobilized onto poly-ethylene-vinyl-alcohol hollow-fiber membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Transcriptome Highlights Adaptation to Starvation and General Stress while Maintaining Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS ELS Joint Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Leptospirosis Society, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Genetic Regulations that Enable Leptospira interrogans to Form a Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Young Researchers in Life Sciences Federation, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical survey for valorization of the New Caledonian cosmetopoeia according the Nagoya protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical study and antioxydant biological activity evaluations of plant extracts from New Caledonia cosmetopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Ajandouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Traditional Medecine, Phytochemistry and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte species from New-Caledonia as a tool to protect estuaries and lagoon from heavy metal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’identification des champignons mycorhiziens à arbuscules par spectrométrie de masse. (MALDI- TOF-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Burkholderia sp.isolated from pioneer plants roots of ultramafic soils, play a key role in the plant adaptation to harsh edaphic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Microbial Interaction and Applications of Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low temperature hyperalkaline hydrothermal system of the Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Biogeosciences Discuss.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-6221-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular polymeric substancs from a marine biofilm forming strain, Pseudolateromonas ulvae TC14. Characterization of exopolysaccharides and antibiofilm activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International polysaccharide conférence EPONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Pietrosemoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic properties of Marine Natural Products (MNPs) derived from marine bacteria from New Caledonia against methicillin-susceptible Staphylococcus aureus (MSSA) and methicillin-resistant S. aureus (MRSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AntibioDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of exopolysaccharides (EPS) from New Caledonian marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products: Inspiring Innovation in Chemistry, Biology and the Discovery of New Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Andover, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of three halophyte species from New Caledonia to accumulate metals; perspectives for the phytoremediation of mine metal pollutions in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05460950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md24010044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-020-02128-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0342-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVL91MHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pheulpin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pirlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijilayakshmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mapou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hassan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mapou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Ajandouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Porte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05460950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md24010044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-020-02128-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0342-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVL91MHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pheulpin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pirlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijilayakshmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mapou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hassan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mapou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Ajandouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Porte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>