--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Linda Guentas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 - 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Picardie Jules Verne (UPJV), Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse MENRT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très Honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 7 décembre 1999 à l’I.U.T. d’Amiens Département G. B.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la diversité structurale des exopolysaccharides de haute et de faible masse molaire produits par des souches de Rhizobium infectant la luzerne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur :  Pr. J. Courtois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 - 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994- 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences et Techniques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie et Physiologie Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 - 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire de Technologie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Industries Agro-Alimentaires et Biologiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème/52</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis Oct. 2013 Maître de Conférences Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste enDélégation</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie- Institut des Sciences Exactes et Appliquées (ISEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Rôles et mécanismes des microorganismes dans l’adaptation des plantes à la contrainte édaphique : application à la restauration écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 Maitre de Conférences en délégation auprès de l’Institut de Recherche pour le Développement et en affectation en tant que Chargé de Recherche (CR1) à IRD de Nouméa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD Marseille - Institut Méditerranéen d'Océanologie(MIO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des communautés bactériennes associées aux cheminées hydrothermales de la baie de Prony : caractérisation et débouchés biotechnologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2011  Maître de Conférences en Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Toulon – Laboratoire Matériaux Polymères Interfaces Environnement Marin (MAPIEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes d’interactions des microorganismes marins (biofilm, polysaccharides) avec des revêtements antisalissure et évaluation du potentiel de nouveaux biocides non polluants naturels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006  Ingénieur de Recherche Chimie-Microbiologie Contractuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bretagne Sud-Laboratoire de Biotechnologie et Chimie Marines (LBCM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Etude des biofilms : caractérisation des molécules de communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2005  Formatrice Biochimie-Chimie BTS adultes et par apprentissages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Industries Laitières et des Industries Alimentaires (17, Surgères)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000 -Sept. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Chimiste R&D(Post-Doctorat, Contrat CNRS Grenoble - Industrie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Macromolécules Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CERMAV-UPR-CNRS 5301)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche: Pr V. Bulone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Purification et caractérisation de fractions oligosaccharidiques préparées à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partir de b-glucanes extraits de céréales, de levures ou de champignons alimentaires et présentant une activité immunostimulante spécifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacteria as a Source of Antibiotics Against Staphylococcus aureus: Natural Compounds, Mechanisms of Action, and Discovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md24010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05460950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospira interrogans Retains Direct Virulence After Long Starvation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bierque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-020-02128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gesnsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline E Pisapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Q. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Specificity of Bacteria Associated to the Brown Seaweeds Lobophora (Dictyotales, Phaeophyceae) and Their Potential for Induction of Rapid Coral Bleaching in Acropora muricata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.316. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia novacaledonica sp. nov. and B. ultramafica sp. nov. isolated from roots of Costularia spp. pioneer plants of ultramafic soils in New Caledonia. Syst Appl Microbiol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC AND APPLIED MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.39(3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.857. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Bacterial Strains Isolated from the Mediterranean Sea Exhibiting Different Abilities of Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Armougom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting bacterial biofilms: Design of a terpenoid-like library as non-toxic anti-biofilm compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.1493--1497. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.12.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a polyprenyl-type library containing 1,4-disubstituted-1,2,3-triazoles with anti-biofilm activities against Pseudoalteromonas sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (14), pp.1645--1648. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a polysaccharide from a &amp;lt;i&amp;gt;Rhizobium species&amp;lt;/i&amp;gt; containing 2-deoxy-β-D-arabino-hexuronic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a glucoglucuronan by a &amp;lt;i&amp;gt;Rhizobia&amp;lt;/i&amp;gt; strain infecting alfalfa. Structure of the repeating unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acetyl substituent on oligoglucuronans separation by anion exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijilayakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective affinity of L-histidine immobilized onto poly-elthylene-vinyl-alcohol hollow-fiber membrane for various oligoglucuronans: influence of the degree of polymerization and the degree of substitution by acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of low molecular weight acetylated glucuronans on L-histidine immobilized onto poly-ethylene-vinyl-alcohol hollow-fiber membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Transcriptome Highlights Adaptation to Starvation and General Stress while Maintaining Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS ELS Joint Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Leptospirosis Society, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Genetic Regulations that Enable Leptospira interrogans to Form a Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Young Researchers in Life Sciences Federation, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical survey for valorization of the New Caledonian cosmetopoeia according the Nagoya protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical study and antioxydant biological activity evaluations of plant extracts from New Caledonia cosmetopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Ajandouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Traditional Medecine, Phytochemistry and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte species from New-Caledonia as a tool to protect estuaries and lagoon from heavy metal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’identification des champignons mycorhiziens à arbuscules par spectrométrie de masse. (MALDI- TOF-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Burkholderia sp.isolated from pioneer plants roots of ultramafic soils, play a key role in the plant adaptation to harsh edaphic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Microbial Interaction and Applications of Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low temperature hyperalkaline hydrothermal system of the Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Biogeosciences Discuss.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-6221-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular polymeric substancs from a marine biofilm forming strain, Pseudolateromonas ulvae TC14. Characterization of exopolysaccharides and antibiofilm activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International polysaccharide conférence EPONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Pietrosemoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic properties of Marine Natural Products (MNPs) derived from marine bacteria from New Caledonia against methicillin-susceptible Staphylococcus aureus (MSSA) and methicillin-resistant S. aureus (MRSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AntibioDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of exopolysaccharides (EPS) from New Caledonian marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products: Inspiring Innovation in Chemistry, Biology and the Discovery of New Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Andover, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of three halophyte species from New Caledonia to accumulate metals; perspectives for the phytoremediation of mine metal pollutions in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Linda Guentas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 - 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Picardie Jules Verne (UPJV), Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourse MENRT, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Très Honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 7 décembre 1999 à l’I.U.T. d’Amiens Département G. B.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la diversité structurale des exopolysaccharides de haute et de faible masse molaire produits par des souches de Rhizobium infectant la luzerne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur :  Pr. J. Courtois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 - 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Génie Enzymatique, Bioconversion et Microbiologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994- 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de Sciences et Techniques</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie et Physiologie Appliquées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université de Rouen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Assez Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 - 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire de Technologie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de Biologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UPJV, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Industries Agro-Alimentaires et Biologiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème/52</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis Oct. 2013 Maître de Conférences Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste enDélégation</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie- Institut des Sciences Exactes et Appliquées (ISEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Rôles et mécanismes des microorganismes dans l’adaptation des plantes à la contrainte édaphique : application à la restauration écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 Maitre de Conférences en délégation auprès de l’Institut de Recherche pour le Développement et en affectation en tant que Chargé de Recherche (CR1) à IRD de Nouméa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD Marseille - Institut Méditerranéen d'Océanologie(MIO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des communautés bactériennes associées aux cheminées hydrothermales de la baie de Prony : caractérisation et débouchés biotechnologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2011  Maître de Conférences en Physiologie végétale/Biochimie/Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Toulon – Laboratoire Matériaux Polymères Interfaces Environnement Marin (MAPIEM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes d’interactions des microorganismes marins (biofilm, polysaccharides) avec des revêtements antisalissure et évaluation du potentiel de nouveaux biocides non polluants naturels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006  Ingénieur de Recherche Chimie-Microbiologie Contractuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bretagne Sud-Laboratoire de Biotechnologie et Chimie Marines (LBCM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Etude des biofilms : caractérisation des molécules de communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2005  Formatrice Biochimie-Chimie BTS adultes et par apprentissages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale des Industries Laitières et des Industries Alimentaires (17, Surgères)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000 -Sept. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Chimiste R&D(Post-Doctorat, Contrat CNRS Grenoble - Industrie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Macromolécules Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CERMAV-UPR-CNRS 5301)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche: Pr V. Bulone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique : Purification et caractérisation de fractions oligosaccharidiques préparées à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">partir de b-glucanes extraits de céréales, de levures ou de champignons alimentaires et présentant une activité immunostimulante spécifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacteria as a Source of Antibiotics Against Staphylococcus aureus: Natural Compounds, Mechanisms of Action, and Discovery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md24010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05460950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wantiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is halophyte species growing in the vicinity of the shrimp ponds a promising agri-aquaculture system for shrimp ponds remediation in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Callac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Della Patrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.113563. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospira interrogans Retains Direct Virulence After Long Starvation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bierque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-020-02128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gesnsous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline E Pisapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Q. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species Specificity of Bacteria Associated to the Brown Seaweeds Lobophora (Dictyotales, Phaeophyceae) and Their Potential for Induction of Rapid Coral Bleaching in Acropora muricata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tânia Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.316. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholderia novacaledonica sp. nov. and B. ultramafica sp. nov. isolated from roots of Costularia spp. pioneer plants of ultramafic soils in New Caledonia. Syst Appl Microbiol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC AND APPLIED MICROBIOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.39(3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.857. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Bacterial Strains Isolated from the Mediterranean Sea Exhibiting Different Abilities of Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Armougom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (1), pp.94--110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Postec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting bacterial biofilms: Design of a terpenoid-like library as non-toxic anti-biofilm compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.1493--1497. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.12.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a polyprenyl-type library containing 1,4-disubstituted-1,2,3-triazoles with anti-biofilm activities against Pseudoalteromonas sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Praud-Tabaries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bottzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (14), pp.1645--1648. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a polysaccharide from a &amp;lt;i&amp;gt;Rhizobium species&amp;lt;/i&amp;gt; containing 2-deoxy-β-D-arabino-hexuronic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a glucoglucuronan by a &amp;lt;i&amp;gt;Rhizobia&amp;lt;/i&amp;gt; strain infecting alfalfa. Structure of the repeating unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acetyl substituent on oligoglucuronans separation by anion exchange chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pheulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vijilayakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective affinity of L-histidine immobilized onto poly-elthylene-vinyl-alcohol hollow-fiber membrane for various oligoglucuronans: influence of the degree of polymerization and the degree of substitution by acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of low molecular weight acetylated glucuronans on L-histidine immobilized onto poly-ethylene-vinyl-alcohol hollow-fiber membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Pirlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pitiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Seminar, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm Transcriptome Highlights Adaptation to Starvation and General Stress while Maintaining Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS ELS Joint Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Leptospirosis Society, Sep 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Genetic Regulations that Enable Leptospira interrogans to Form a Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Goarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Life Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Young Researchers in Life Sciences Federation, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical survey for valorization of the New Caledonian cosmetopoeia according the Nagoya protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical study and antioxydant biological activity evaluations of plant extracts from New Caledonia cosmetopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mapou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. Ajandouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Traditional Medecine, Phytochemistry and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophyte species from New-Caledonia as a tool to protect estuaries and lagoon from heavy metal pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’identification des champignons mycorhiziens à arbuscules par spectrométrie de masse. (MALDI- TOF-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Burkholderia sp.isolated from pioneer plants roots of ultramafic soils, play a key role in the plant adaptation to harsh edaphic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Microbial Interaction and Applications of Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low temperature hyperalkaline hydrothermal system of the Prony Bay (New Caledonia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Biogeosciences Discuss.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-6221-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular polymeric substancs from a marine biofilm forming strain, Pseudolateromonas ulvae TC14. Characterization of exopolysaccharides and antibiofilm activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International polysaccharide conférence EPONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Pietrosemoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Spirochetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Ventura Beach Marriott, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic properties of Marine Natural Products (MNPs) derived from marine bacteria from New Caledonia against methicillin-susceptible Staphylococcus aureus (MSSA) and methicillin-resistant S. aureus (MRSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céphas Xuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AntibioDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of exopolysaccharides (EPS) from New Caledonian marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products: Inspiring Innovation in Chemistry, Biology and the Discovery of New Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Andover, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04665150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of three halophyte species from New Caledonia to accumulate metals; perspectives for the phytoremediation of mine metal pollutions in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caoudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Burtet-Sarramegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Médevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05460950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md24010044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-020-02128-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0342-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVL91MHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pheulpin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pirlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijilayakshmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mapou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hassan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mapou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Ajandouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Porte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05460950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md24010044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Callac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-020-02128-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0342-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dombrowsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzeck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Praud-Tabaries" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.12.134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVL91MHL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bottzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSW0TGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pheulpin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pirlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijilayakshmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courtois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pitiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mapou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hassan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Do" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mapou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Ajandouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Porte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>