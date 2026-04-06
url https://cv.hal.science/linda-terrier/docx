--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1261,217 +1261,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligibilité de l’anglais L2 oral : Vers une stabilisation de sa place dans les recherches depuis 1995?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scoping Review of 25 Years of Experimental Research in L2 English Pronunciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saandia Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L’instable : langages et représentations (dans le monde anglophone) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; Centre for Anglophone Studies (CAS), Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPIP8: English Pronunciation: Issues &amp; Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cantabria, May 2024, Santander, Cantabria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818067v1</w:t>
+                <w:t xml:space="preserve">hal-04681818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review of 25 Years of Experimental Research in L2 English Pronunciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligibilité de l’anglais L2 oral : Vers une stabilisation de sa place dans les recherches depuis 1995?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saandia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIP8: English Pronunciation: Issues &amp; Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Cantabria, May 2024, Santander, Cantabria, Spain</w:t>
+              <w:t xml:space="preserve">"L’instable : langages et représentations (dans le monde anglophone) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; Centre for Anglophone Studies (CAS), Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681818v1</w:t>
+                <w:t xml:space="preserve">hal-04818067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale « Innovation pédagogique »</w:t>
               </w:r>
@@ -2840,51 +2840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D626643"/>
+    <w:nsid w:val="5011D3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>