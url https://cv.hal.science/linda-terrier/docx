--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1842,384 +1842,384 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique en études anglophones : restitution des résultats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lesley Graham</w:t>
+                <w:t xml:space="preserve">What factors hinder or favor intelligibility in L2 English Pronunciation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saandia Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre blanc de la formation en études anglophones. Tome 3</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">EuroSLA33 The 33rd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745967v1</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">hal-03675538v1</w:t>
+                <w:t xml:space="preserve">hal-04818112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors hinder or favor intelligibility in L2 English Pronunciation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique en études anglophones : restitution des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saandia Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA33 The 33rd Conference of the European Second Language Association</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Livre blanc de la formation en études anglophones. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.7-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doctorat en études anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818112v1</w:t>
+                <w:t xml:space="preserve">Emily Eels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2840,51 +2840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5011D3BE"/>
+    <w:nsid w:val="C88061D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>