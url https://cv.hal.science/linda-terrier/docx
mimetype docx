--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -723,200 +723,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02272492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un entraînement à la compréhension de l’anglais oral</w:t>
+                <w:t xml:space="preserve">Le « CV multilingue automatisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vaillant sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. XXXI N° 1, pp.97-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.2288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273350v1</w:t>
+                <w:t xml:space="preserve">halshs-02272500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « CV multilingue automatisé »</w:t>
+                <w:t xml:space="preserve">Vers un entraînement à la compréhension de l’anglais oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Arino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.99-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.2288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02272500v1</w:t>
+                <w:t xml:space="preserve">hal-04047834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un entraînement à la compréhension de l’anglais oral</w:t>
               </w:r>
@@ -941,94 +941,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.99-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047834v1</w:t>
+                <w:t xml:space="preserve">halshs-02273350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition raisonnée d’un laboratoire multimédia de langues : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vaillant sirdey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (Vol. XXX N° 1), pp.42-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,217 +1261,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review of 25 Years of Experimental Research in L2 English Pronunciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligibilité de l’anglais L2 oral : Vers une stabilisation de sa place dans les recherches depuis 1995?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saandia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIP8: English Pronunciation: Issues &amp; Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Cantabria, May 2024, Santander, Cantabria, Spain</w:t>
+              <w:t xml:space="preserve">"L’instable : langages et représentations (dans le monde anglophone) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; Centre for Anglophone Studies (CAS), Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681818v1</w:t>
+                <w:t xml:space="preserve">hal-04818067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligibilité de l’anglais L2 oral : Vers une stabilisation de sa place dans les recherches depuis 1995?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scoping Review of 25 Years of Experimental Research in L2 English Pronunciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saandia Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L’instable : langages et représentations (dans le monde anglophone) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; Centre for Anglophone Studies (CAS), Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPIP8: English Pronunciation: Issues &amp; Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cantabria, May 2024, Santander, Cantabria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818067v1</w:t>
+                <w:t xml:space="preserve">hal-04681818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale « Innovation pédagogique »</w:t>
               </w:r>
@@ -1559,230 +1559,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orality in English for Specific Purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Frost</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques phonologiques qui entravent l’intelligibilité? Vers une revue systématique de 25 ans de recherche sur la prononciation de l’anglais L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saandia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">61 ème congrès de la SAES : Failles, fault and fault lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929188v1</w:t>
+                <w:t xml:space="preserve">hal-04211855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques phonologiques qui entravent l’intelligibilité? Vers une revue systématique de 25 ans de recherche sur la prononciation de l’anglais L2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier</w:t>
+                <w:t xml:space="preserve">Orality in English for Specific Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61 ème congrès de la SAES : Failles, fault and fault lines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque International du GERAS (Groupe d'Etude et de Recherche en Anglais de Spécialité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211855v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2840,51 +2840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C88061D1"/>
+    <w:nsid w:val="4DAEA55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linda-terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7346-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qbm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaillant&#160;sirdey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonzom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Graham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubrac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02272527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>