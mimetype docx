--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bioinformatics tools for metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">Microbiota-Host interactions during juvenile growth: exploration of interconnected metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Kouakou</w:t>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Legregam</w:t>
+                <w:t xml:space="preserve">Pavel Melentev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Butin</w:t>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole automnale RFMF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NMR metabolomics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445958v1</w:t>
+                <w:t xml:space="preserve">hal-05460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-Host interactions during juvenile growth: exploration of interconnected metabolic networks</w:t>
+                <w:t xml:space="preserve">Development of bioinformatics tools for metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+                <w:t xml:space="preserve">Rochelle Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Melentev</w:t>
+                <w:t xml:space="preserve">Loïc Legregam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+                <w:t xml:space="preserve">Noémie Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR metabolomics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Ecole automnale RFMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460083v1</w:t>
+                <w:t xml:space="preserve">hal-05445958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -388,103 +388,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of metabolic networks and host-microbiota interactions using multimodal Metabolomics. A Methodological Approach Using Mass Spectrometry, NMR, DESI Imaging, and Modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Melentev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
@@ -526,51 +526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Quantitative 2D NMR for metabolomic applications within MetaboHUB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,623 +632,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t>
+                <w:t xml:space="preserve">Miniaturization of a metabolomics and fluxomics sample preparation workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lager-lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosynsys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207380v1</w:t>
+                <w:t xml:space="preserve">hal-04207388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1 H-NMR experiments.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of sourdough fermentation industry ecosystem models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vandeckerkove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281926v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of cheese fermentation industry ecosystem models ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
+              <w:t xml:space="preserve">Biosynsys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168424v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of sourdough fermentation industry ecosystem models?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1 H-NMR experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poilpré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168428v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a metabolomics and fluxomics sample preparation workflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Bergès</w:t>
+                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of cheese fermentation industry ecosystem models ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lager-lachaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207388v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of a MetaboHUB 2.0 inter-laboratory test on 1D 1H NMR metabolite quantification of a synthetic urine.</w:t>
               </w:r>
@@ -1260,77 +1260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -1359,103 +1359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiles of complex fermentation matrices from cream and bakery industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vandekerckove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1480,103 +1480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING METABOLISM USING MASS SPECTROMETRY BASED FLUXOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -1913,77 +1913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t>
@@ -2015,295 +2015,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GC/MS-based 13C metabolic flux analysis resolves the parallel and cyclic photomixotrophic metabolism of Synechocystis sp. PCC 6803 and selected deletion mutants including the Entner-Doudoroff and phosphoketolase pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dennis Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-01790-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+                <w:t xml:space="preserve">hal-03660265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC/MS-based 13C metabolic flux analysis resolves the parallel and cyclic photomixotrophic metabolism of Synechocystis sp. PCC 6803 and selected deletion mutants including the Entner-Doudoroff and phosphoketolase pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Schulze</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kohlstedt</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Becker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.69. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-022-01790-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660265v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate fluxes mediated by the monocarboxylate transporter-1 are key determinants of the metabolic activity of beige adipocytes</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 296, pp.100137. </w:t>
@@ -2423,77 +2423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Glucose Fluxotype of the E. coli y-ome Using High-Resolution Fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,90 +2570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês M. Torcato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,64 +2972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved riboflavin production with Ashbya gossypii from vegetable oil based on 13 C metabolic network analysis with combined labeling analysis by GC/MS, LC/MS, 1D, and 2D NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Katharina Schwechheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,64 +3106,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic flux analysis in Ashbya gossypii using 13C-labeled yeast extract: industrial riboflavin production under complex nutrient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Katharina Schwechheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,64 +3262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Jungmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schiefelbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. N. Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Alkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,77 +3919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martzolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (12), pp.3030-3040. </w:t>
@@ -4027,64 +4027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic profiling of C-13-labeled biological samples by two-dimensional heteronuclear J-resolved nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4492,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>