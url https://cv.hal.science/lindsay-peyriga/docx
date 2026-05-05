--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -100,4252 +100,4386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-Host interactions during juvenile growth: exploration of interconnected metabolic networks</w:t>
+                <w:t xml:space="preserve">Development of bioinformatics tools for metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+                <w:t xml:space="preserve">Rochelle Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Melentev</w:t>
+                <w:t xml:space="preserve">Loïc Legregam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+                <w:t xml:space="preserve">Noémie Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR metabolomics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Ecole automnale RFMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460083v1</w:t>
+                <w:t xml:space="preserve">hal-05445958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bioinformatics tools for metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">Microbiota-Host interactions during juvenile growth: exploration of interconnected metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochelle Kouakou</w:t>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Legregam</w:t>
+                <w:t xml:space="preserve">Pavel Melentev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Butin</w:t>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole automnale RFMF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NMR metabolomics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445958v1</w:t>
+                <w:t xml:space="preserve">hal-05460083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolites from honey bee larval hemolymph are essential nutrients for Varroa destructor survival but not sufficient to trigger its reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.679 - 688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155487v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GC/MS-based 13C metabolic flux analysis resolves the parallel and cyclic photomixotrophic metabolism of Synechocystis sp. PCC 6803 and selected deletion mutants including the Entner-Doudoroff and phosphoketolase pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-01790-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactate fluxes mediated by the monocarboxylate transporter-1 are key determinants of the metabolic activity of beige adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.016303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Glucose Fluxotype of the E. coli y-ome Using High-Resolution Fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00768-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined transcriptomics–metabolomics profiling of the heat shock response in the hyperthermophilic archaeon Pyrococcus furiosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês M. Torcato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-018-1065-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved riboflavin production with Ashbya gossypii from vegetable oil based on 13 C metabolic network analysis with combined labeling analysis by GC/MS, LC/MS, 1D, and 2D NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Katharina Schwechheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.357-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2018.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic flux analysis in Ashbya gossypii using 13C-labeled yeast extract: industrial riboflavin production under complex nutrient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Katharina Schwechheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-018-1003-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysine production from the sugar alcohol mannitol: Design of the cell factory Corynebacterium glutamicum SEA-3 through integrated analysis and engineering of metabolic pathway fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lisa Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jungmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schiefelbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2018.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic footprint of epiphytic bacteria on Arabidopsis thaliana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ryffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. N. Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.632-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gluconeogenesis, an essential metabolic pathway for pathogenic Francisella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Ziveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Tros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.518-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental stage-dependent metabolic regulation during meiotic differentiation in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Alkim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-014-0060-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01094132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial energetic and AKT status mediate metabolic effects and apoptosis of metformin in human leukemic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Skuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.2129-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2013.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photobioreactor design for isotopic non-stationary 13 C-metabolic flux analysis (INST 13 C-MFA) under photoautotrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martzolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (12), pp.3030-3040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopic profiling of C-13-labeled biological samples by two-dimensional heteronuclear J-resolved nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bringaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427 (2), pp.158 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of metabolic networks and host-microbiota interactions using multimodal Metabolomics. A Methodological Approach Using Mass Spectrometry, NMR, DESI Imaging, and Modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Melentev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Quantitative 2D NMR for metabolomic applications within MetaboHUB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a metabolomics and fluxomics sample preparation workflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Biosynsys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207388v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of sourdough fermentation industry ecosystem models?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1 H-NMR experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168428v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of cheese fermentation industry ecosystem models ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosynsys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207380v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1 H-NMR experiments.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Miniaturization of a metabolomics and fluxomics sample preparation workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lager-lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281926v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of cheese fermentation industry ecosystem models ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How metabolomics is used to support the MetaPath solution through metabolic profiling of sourdough fermentation industry ecosystem models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vandeckerkove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168424v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of a MetaboHUB 2.0 inter-laboratory test on 1D 1H NMR metabolite quantification of a synthetic urine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiles of complex fermentation matrices from cream and bakery industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vandekerckove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING METABOLISM USING MASS SPECTROMETRY BASED FLUXOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the first NMR ring test inside MetaboHUB IA project on NMR acquisition and annotation of the NIST standard reference material of human plasma (SRM1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une annotation RMN 1D et 2D ciblée à partir de matrices de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743576v1</w:t>
-              </w:r>
-[...2316 lines deleted...]
-                <w:t xml:space="preserve">hal-01268291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document for adding numbered structures into PeakForest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4492,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>