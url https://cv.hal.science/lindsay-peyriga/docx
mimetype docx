--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1186,295 +1186,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+                <w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Camille Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Alessandro de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00768-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+                <w:t xml:space="preserve">hal-02194204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Peiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Simone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00768-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194204v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptomics–metabolomics profiling of the heat shock response in the hyperthermophilic archaeon Pyrococcus furiosus</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Kouakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legregam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Melentev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03660265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01790-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.016303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Gra&#231;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s M. Torcato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-018-1065-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katharina Schwechheimer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-1003-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lisa Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jungmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schiefelbein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2018.04.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ryffel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. N. Helfrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ziveri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Tros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0060-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skuli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutzen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bringaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNL7TB0H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lager-lachaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandeckerkove" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poilpr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vandekerckove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>