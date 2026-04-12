--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Line Boulonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur d'études dans l'Unité INFOSOL depuis 2001 et depuis 2023 dans l'unité Info&Sols issue de la fusion des unités US INFOSOL et UR Sols.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation  : Ingénieur agronome (ENSA Rennes), avec une spécialité en pédologie (spécialisation Génie de l'Environnement Sols et Aménagement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis en charge de la gestion des données du Réseau de Mesures de la Qualité des Sols (RMQS). Ce dispositif national, unique en France, a pour objectif le suivi à long terme de la qualité physique, chimique, biologique des sols en France, Le réseau est constitué de 2200 sites répartis régulièrement sur le territoire métropolitain et ultra-marin.</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gissol.fr/le-gis/programmes/rmqs-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déploiement physique des sites de la première et deuxième campagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination et formation des partenaires locaux pour la mise en oeuvre dse sites jusqu'en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de la collecte, de l'archivage et de la mise en bases de données du réseau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collecte des pratiques de gestion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion des données en Opendata (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entrepot.recherche.data.gouv.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des données et appui à leur valorisation dans les projets adossés au RMQS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Systems of Agricultural Soils Across Europe Regarding the Upcoming European Soil Monitoring Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.e70163. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of botulinum neurotoxin-producing clostridia in soils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e00114-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00114-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk density and coarse fragment content of the French soil monitoring network for better assessment of changes of soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.108609. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofie Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the complementarity of thermal and physical soil organic carbon fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie A Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arbelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.795 - 812. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-795-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on bulk density and coarse fragment content from the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110767. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental stoichiometry and Rock-Eval® thermal stability of organic matter in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.209-229. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-209-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legouee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes des données de pratiques agricoles des sites du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelling approaches for predicting the spatial distribution of soil organic carbon stocks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223-225, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling design impact on predictive quality of harmonization functions between soil monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of large-scale PAH trends in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle E. Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil Pb stocks and availability in mainland France combining regression trees with robust geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which persistent organic pollutants can we map in soil using a large spacing systematic soil monitoring design? A case study in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (19), pp.3719-3731. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1053-1065. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1053-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest soil bulk density using boosted regression modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.516 - 528. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of lindane in topsoil of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (9), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité au coeur du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Diffraction Determination of Minerals Carrying Trace Elements in Soil: Application to the French Soil Quality Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7-8), pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103620902754010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pedotransfer functions for estimating soil bulk density using boosted regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2007.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS). Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical assessment of Pb in soil around Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire national d'échantillons de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une initiative nouvelle en France : la mise en place d'un réseau institutionnel de mesure de la qualité des sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOSOL. Les sols retrouvent la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar le Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 526, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d’évolution des stocks de carbone organique des sols français selon le Réseau de Mesures de la Qualité des Sols : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude du Sol (AFES), Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the bulk density and coarse fragment data of the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and pastures: Comparison of fixed depth and equivalent soil mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte des données agronomiques et historiques des parcelles du RMQS. Depuis le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : bilan de la campagne 1 (2000-2009) et perspectives pour la campagne 2 (2015-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d'une campagne à l'autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de couplage d’une base de données sol et d’un modèle de dynamique de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et chiffrage de la campagne RMQS2 : Option mobilisant le réseau des partenaires régionaux d’InfoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Comité de Groupement du GIS Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing boosted regression trees models of SOC stocks distributions with geostatistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of the French Soil Quality Network: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012 – 18. European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents schémas d’échantillonnage sur la qualité prédictive de fonctions de pédotransfert entre deux réseaux de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités apparentes de sols forestiers à l'aide de la méthode GBM / Generalized Boosted Regression Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte des données d’enquêtes du RMQS : de la 1ère à la 2ème campagne, …. en 4 minutes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISSOL, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality monitoring network for French soils (RMQS): state of progress and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil monitoring network for French soils : representativeness study and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle stratégie de collecte des pratiques sur le Réseau de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rehbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'étude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS peut-il être utilisé pour évaluer les changements de densité apparente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions de régénération du chêne sessile par un réseau de trouées expérimentales en futaie irrégulière Région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moame-Abel Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and grasslands: comparison of fixed depth and equivalent soil mass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. 2022, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic et mercure dans les sols français : pollutions diffuses et ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des enquêtes sur les pratiques de gestion des sites RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calypso Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols pour la détection d’évolutions temporelles et l’acquisition de références sur une propriété physique des sols, le Réservoir Utilisable (RU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements tirés de la comparaison des résultats analytiques entre deux campagnes du RMQS, en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12. Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scientific Concepts to Standardization: Development of a Plant-based Test to Assess Trace Element Phytoavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sources Of Uncertainties Of Soil Organic Carbon Stock Assessments Within A Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Representativeness of land use in France by the French Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil sample conservatory, memory of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL, Congrès européen des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. n. p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données pour les tables relatives aux données d’enquêtes agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">190 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter la présence d'éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polluants Organiques Persistants dans les sols POP - RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biodiversité des sols : RMQS Biodiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage et plan d’échantillonnage à mettre en oeuvre pour caractériser la Réserve Utile sur le RMQS. Caractérisation des propriétés hydriques des sols dans le cadre du programme RMQS2 (Réseau de Mesures de la Qualité des Sols). Projet HYDRO-RMQS. Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour l’évaluation de la Réserve Utile d’échantillons de sol : protocoles de prélèvement et de caractérisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, financement du RMQS pour l'année 2011 dans le cadre du GIS SOL, septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l'année 2011 dans le cadre du Groupement d'Intérêt Scientifique Sol (GIS SOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l’année 2010 dans le cadre du groupement d'intérêt scientifique Sol (GIS SOL). Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la technique DGT « Diffusive Gradients in Thin films » pour caractériser la phyto-disponibilité des éléments traces dans les sols agricoles Application aux échantillons de sols du Réseau de Mesure de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 22000299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention n° 0875C0038, Code INRA (A) 33000124, signée le 12 mai 2009, durée : 14 mois, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants 0rganiques Persistants (POPs) sur un sous échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants Organiques Persistants (POPs) sur un sous-échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des polluants organiques persistants dans les sols. Analyse de faisabilité sur la base d'un sous-échantillonnage du réseau de mesure de la qualité des sols. Programme POP-RMQS, rapport intermédiaire juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du réseau de mesures de la Qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales. Rapport intermédiaire nø1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CCR_BES--13836-1998-03F1EDISPFR, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (6ème fiche) : Datamart des analyses du projet Agrinnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (7ème fiche) : Datamart des analyses du projet OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (4ème fiche) : Datamart analyses RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (2ème fiche) : Système d'Information Décisionnel du SI Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Line Boulonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur d'études dans l'Unité INFOSOL depuis 2001 et depuis 2023 dans l'unité Info&Sols issue de la fusion des unités US INFOSOL et UR Sols.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation  : Ingénieur agronome (ENSA Rennes), avec une spécialité en pédologie (spécialisation Génie de l'Environnement Sols et Aménagement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis en charge de la gestion des données du Réseau de Mesures de la Qualité des Sols (RMQS). Ce dispositif national, unique en France, a pour objectif le suivi à long terme de la qualité physique, chimique, biologique des sols en France, Le réseau est constitué de 2200 sites répartis régulièrement sur le territoire métropolitain et ultra-marin.</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gissol.fr/le-gis/programmes/rmqs-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déploiement physique des sites de la première et deuxième campagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination et formation des partenaires locaux pour la mise en oeuvre dse sites jusqu'en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de la collecte, de l'archivage et de la mise en bases de données du réseau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collecte des pratiques de gestion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion des données en Opendata (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entrepot.recherche.data.gouv.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des données et appui à leur valorisation dans les projets adossés au RMQS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofie Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Systems of Agricultural Soils Across Europe Regarding the Upcoming European Soil Monitoring Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.e70163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of botulinum neurotoxin-producing clostridia in soils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e00114-25. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00114-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk density and coarse fragment content of the French soil monitoring network for better assessment of changes of soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.108609. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on bulk density and coarse fragment content from the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110767. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the complementarity of thermal and physical soil organic carbon fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie A Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arbelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.795 - 812. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-795-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental stoichiometry and Rock-Eval® thermal stability of organic matter in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.209-229. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-209-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes des données de pratiques agricoles des sites du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legouee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling design impact on predictive quality of harmonization functions between soil monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelling approaches for predicting the spatial distribution of soil organic carbon stocks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223-225, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of large-scale PAH trends in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle E. Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil Pb stocks and availability in mainland France combining regression trees with robust geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which persistent organic pollutants can we map in soil using a large spacing systematic soil monitoring design? A case study in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (19), pp.3719-3731. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1053-1065. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1053-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest soil bulk density using boosted regression modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.516 - 528. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pedotransfer functions for estimating soil bulk density using boosted regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2007.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Diffraction Determination of Minerals Carrying Trace Elements in Soil: Application to the French Soil Quality Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7-8), pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103620902754010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of lindane in topsoil of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (9), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité au coeur du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS). Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical assessment of Pb in soil around Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire national d'échantillons de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOSOL. Les sols retrouvent la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar le Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 526, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une initiative nouvelle en France : la mise en place d'un réseau institutionnel de mesure de la qualité des sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d’évolution des stocks de carbone organique des sols français selon le Réseau de Mesures de la Qualité des Sols : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude du Sol (AFES), Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the bulk density and coarse fragment data of the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and pastures: Comparison of fixed depth and equivalent soil mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte des données agronomiques et historiques des parcelles du RMQS. Depuis le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : bilan de la campagne 1 (2000-2009) et perspectives pour la campagne 2 (2015-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d'une campagne à l'autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de couplage d’une base de données sol et d’un modèle de dynamique de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et chiffrage de la campagne RMQS2 : Option mobilisant le réseau des partenaires régionaux d’InfoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Comité de Groupement du GIS Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing boosted regression trees models of SOC stocks distributions with geostatistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of the French Soil Quality Network: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012 – 18. European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents schémas d’échantillonnage sur la qualité prédictive de fonctions de pédotransfert entre deux réseaux de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités apparentes de sols forestiers à l'aide de la méthode GBM / Generalized Boosted Regression Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte des données d’enquêtes du RMQS : de la 1ère à la 2ème campagne, …. en 4 minutes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISSOL, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality monitoring network for French soils (RMQS): state of progress and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil monitoring network for French soils : representativeness study and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle stratégie de collecte des pratiques sur le Réseau de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rehbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'étude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions de régénération du chêne sessile par un réseau de trouées expérimentales en futaie irrégulière Région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moame-Abel Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS peut-il être utilisé pour évaluer les changements de densité apparente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and grasslands: comparison of fixed depth and equivalent soil mass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. 2022, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic et mercure dans les sols français : pollutions diffuses et ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des enquêtes sur les pratiques de gestion des sites RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calypso Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols pour la détection d’évolutions temporelles et l’acquisition de références sur une propriété physique des sols, le Réservoir Utilisable (RU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements tirés de la comparaison des résultats analytiques entre deux campagnes du RMQS, en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12. Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scientific Concepts to Standardization: Development of a Plant-based Test to Assess Trace Element Phytoavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sources Of Uncertainties Of Soil Organic Carbon Stock Assessments Within A Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Representativeness of land use in France by the French Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil sample conservatory, memory of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL, Congrès européen des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. n. p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données pour les tables relatives aux données d’enquêtes agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">190 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter la présence d'éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polluants Organiques Persistants dans les sols POP - RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biodiversité des sols : RMQS Biodiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour l’évaluation de la Réserve Utile d’échantillons de sol : protocoles de prélèvement et de caractérisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage et plan d’échantillonnage à mettre en oeuvre pour caractériser la Réserve Utile sur le RMQS. Caractérisation des propriétés hydriques des sols dans le cadre du programme RMQS2 (Réseau de Mesures de la Qualité des Sols). Projet HYDRO-RMQS. Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, financement du RMQS pour l'année 2011 dans le cadre du GIS SOL, septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l'année 2011 dans le cadre du Groupement d'Intérêt Scientifique Sol (GIS SOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l’année 2010 dans le cadre du groupement d'intérêt scientifique Sol (GIS SOL). Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la technique DGT « Diffusive Gradients in Thin films » pour caractériser la phyto-disponibilité des éléments traces dans les sols agricoles Application aux échantillons de sols du Réseau de Mesure de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 22000299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention n° 0875C0038, Code INRA (A) 33000124, signée le 12 mai 2009, durée : 14 mois, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants 0rganiques Persistants (POPs) sur un sous échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants Organiques Persistants (POPs) sur un sous-échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des polluants organiques persistants dans les sols. Analyse de faisabilité sur la base d'un sous-échantillonnage du réseau de mesure de la qualité des sols. Programme POP-RMQS, rapport intermédiaire juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du réseau de mesures de la Qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales. Rapport intermédiaire nø1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CCR_BES--13836-1998-03F1EDISPFR, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (6ème fiche) : Datamart des analyses du projet Agrinnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (7ème fiche) : Datamart des analyses du projet OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (4ème fiche) : Datamart analyses RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (2ème fiche) : Système d'Information Décisionnel du SI Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD42909"/>
+    <w:nsid w:val="0666DD28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/le-gis/programmes/rmqs-34" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00114-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouvais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Orton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM8G9GMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle E. Villanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0401-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q34WQX5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CDFBWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1053-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00305.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TH5KFHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620902754010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RBTWD5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Munera-Echeverri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schellenberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mouclier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Preynat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rehbinder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moame-Abel Bouarfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/sommaire_Les_cartes_et_donneees_pedologiques.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351534v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toiser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839162v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/le-gis/programmes/rmqs-34" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00114-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM8G9GMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Orton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle E. Villanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0401-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q34WQX5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CDFBWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1053-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00305.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TH5KFHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620902754010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RBTWD5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Munera-Echeverri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schellenberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mouclier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Preynat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rehbinder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moame-Abel Bouarfa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492872v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/sommaire_Les_cartes_et_donneees_pedologiques.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351534v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toiser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839162v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>