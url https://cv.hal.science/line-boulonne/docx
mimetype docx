--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Line Boulonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur d'études dans l'Unité INFOSOL depuis 2001 et depuis 2023 dans l'unité Info&Sols issue de la fusion des unités US INFOSOL et UR Sols.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation  : Ingénieur agronome (ENSA Rennes), avec une spécialité en pédologie (spécialisation Génie de l'Environnement Sols et Aménagement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis en charge de la gestion des données du Réseau de Mesures de la Qualité des Sols (RMQS). Ce dispositif national, unique en France, a pour objectif le suivi à long terme de la qualité physique, chimique, biologique des sols en France, Le réseau est constitué de 2200 sites répartis régulièrement sur le territoire métropolitain et ultra-marin.</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gissol.fr/le-gis/programmes/rmqs-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déploiement physique des sites de la première et deuxième campagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination et formation des partenaires locaux pour la mise en oeuvre dse sites jusqu'en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de la collecte, de l'archivage et de la mise en bases de données du réseau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collecte des pratiques de gestion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion des données en Opendata (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entrepot.recherche.data.gouv.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des données et appui à leur valorisation dans les projets adossés au RMQS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofie Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Systems of Agricultural Soils Across Europe Regarding the Upcoming European Soil Monitoring Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.e70163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of botulinum neurotoxin-producing clostridia in soils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e00114-25. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00114-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk density and coarse fragment content of the French soil monitoring network for better assessment of changes of soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.108609. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on bulk density and coarse fragment content from the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110767. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the complementarity of thermal and physical soil organic carbon fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie A Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arbelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.795 - 812. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-795-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental stoichiometry and Rock-Eval® thermal stability of organic matter in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.209-229. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-209-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes des données de pratiques agricoles des sites du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legouee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling design impact on predictive quality of harmonization functions between soil monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelling approaches for predicting the spatial distribution of soil organic carbon stocks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223-225, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of large-scale PAH trends in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle E. Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil Pb stocks and availability in mainland France combining regression trees with robust geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which persistent organic pollutants can we map in soil using a large spacing systematic soil monitoring design? A case study in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (19), pp.3719-3731. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1053-1065. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1053-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest soil bulk density using boosted regression modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.516 - 528. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pedotransfer functions for estimating soil bulk density using boosted regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2007.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Diffraction Determination of Minerals Carrying Trace Elements in Soil: Application to the French Soil Quality Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7-8), pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103620902754010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of lindane in topsoil of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (9), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité au coeur du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS). Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical assessment of Pb in soil around Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire national d'échantillons de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOSOL. Les sols retrouvent la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar le Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 526, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une initiative nouvelle en France : la mise en place d'un réseau institutionnel de mesure de la qualité des sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d’évolution des stocks de carbone organique des sols français selon le Réseau de Mesures de la Qualité des Sols : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude du Sol (AFES), Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the bulk density and coarse fragment data of the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and pastures: Comparison of fixed depth and equivalent soil mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte des données agronomiques et historiques des parcelles du RMQS. Depuis le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : bilan de la campagne 1 (2000-2009) et perspectives pour la campagne 2 (2015-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d'une campagne à l'autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de couplage d’une base de données sol et d’un modèle de dynamique de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et chiffrage de la campagne RMQS2 : Option mobilisant le réseau des partenaires régionaux d’InfoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Comité de Groupement du GIS Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing boosted regression trees models of SOC stocks distributions with geostatistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of the French Soil Quality Network: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012 – 18. European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents schémas d’échantillonnage sur la qualité prédictive de fonctions de pédotransfert entre deux réseaux de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités apparentes de sols forestiers à l'aide de la méthode GBM / Generalized Boosted Regression Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte des données d’enquêtes du RMQS : de la 1ère à la 2ème campagne, …. en 4 minutes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISSOL, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality monitoring network for French soils (RMQS): state of progress and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil monitoring network for French soils : representativeness study and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle stratégie de collecte des pratiques sur le Réseau de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rehbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'étude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions de régénération du chêne sessile par un réseau de trouées expérimentales en futaie irrégulière Région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moame-Abel Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS peut-il être utilisé pour évaluer les changements de densité apparente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and grasslands: comparison of fixed depth and equivalent soil mass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. 2022, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic et mercure dans les sols français : pollutions diffuses et ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des enquêtes sur les pratiques de gestion des sites RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calypso Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols pour la détection d’évolutions temporelles et l’acquisition de références sur une propriété physique des sols, le Réservoir Utilisable (RU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements tirés de la comparaison des résultats analytiques entre deux campagnes du RMQS, en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12. Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scientific Concepts to Standardization: Development of a Plant-based Test to Assess Trace Element Phytoavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sources Of Uncertainties Of Soil Organic Carbon Stock Assessments Within A Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Representativeness of land use in France by the French Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil sample conservatory, memory of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL, Congrès européen des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. n. p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données pour les tables relatives aux données d’enquêtes agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">190 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter la présence d'éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polluants Organiques Persistants dans les sols POP - RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biodiversité des sols : RMQS Biodiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour l’évaluation de la Réserve Utile d’échantillons de sol : protocoles de prélèvement et de caractérisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage et plan d’échantillonnage à mettre en oeuvre pour caractériser la Réserve Utile sur le RMQS. Caractérisation des propriétés hydriques des sols dans le cadre du programme RMQS2 (Réseau de Mesures de la Qualité des Sols). Projet HYDRO-RMQS. Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, financement du RMQS pour l'année 2011 dans le cadre du GIS SOL, septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l'année 2011 dans le cadre du Groupement d'Intérêt Scientifique Sol (GIS SOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l’année 2010 dans le cadre du groupement d'intérêt scientifique Sol (GIS SOL). Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la technique DGT « Diffusive Gradients in Thin films » pour caractériser la phyto-disponibilité des éléments traces dans les sols agricoles Application aux échantillons de sols du Réseau de Mesure de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 22000299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention n° 0875C0038, Code INRA (A) 33000124, signée le 12 mai 2009, durée : 14 mois, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants 0rganiques Persistants (POPs) sur un sous échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants Organiques Persistants (POPs) sur un sous-échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des polluants organiques persistants dans les sols. Analyse de faisabilité sur la base d'un sous-échantillonnage du réseau de mesure de la qualité des sols. Programme POP-RMQS, rapport intermédiaire juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du réseau de mesures de la Qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales. Rapport intermédiaire nø1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CCR_BES--13836-1998-03F1EDISPFR, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (6ème fiche) : Datamart des analyses du projet Agrinnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (7ème fiche) : Datamart des analyses du projet OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (4ème fiche) : Datamart analyses RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (2ème fiche) : Système d'Information Décisionnel du SI Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Line Boulonne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur d'études dans l'Unité INFOSOL depuis 2001 et depuis 2023 dans l'unité Info&Sols issue de la fusion des unités US INFOSOL et UR Sols.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation  : Ingénieur agronome (ENSA Rennes), avec une spécialité en pédologie (spécialisation Génie de l'Environnement Sols et Aménagement).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis en charge de la gestion des données du Réseau de Mesures de la Qualité des Sols (RMQS). Ce dispositif national, unique en France, a pour objectif le suivi à long terme de la qualité physique, chimique, biologique des sols en France, Le réseau est constitué de 2200 sites répartis régulièrement sur le territoire métropolitain et ultra-marin.</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gissol.fr/le-gis/programmes/rmqs-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déploiement physique des sites de la première et deuxième campagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination et formation des partenaires locaux pour la mise en oeuvre dse sites jusqu'en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination de la collecte, de l'archivage et de la mise en bases de données du réseau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collecte des pratiques de gestion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion des données en Opendata (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://entrepot.recherche.data.gouv.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des données et appui à leur valorisation dans les projets adossés au RMQS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Estimate of Anthropogenic Subsoil Compaction in European Croplands Based on National Soil Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofie Harbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Systems of Agricultural Soils Across Europe Regarding the Upcoming European Soil Monitoring Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (4), pp.e70163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of botulinum neurotoxin-producing clostridia in soils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Jambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e00114-25. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00114-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk density and coarse fragment content of the French soil monitoring network for better assessment of changes of soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.108609. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling biogeographical patterns and environmental drivers of soil fungal diversity at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.251-273. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the complementarity of thermal and physical soil organic carbon fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie A Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arbelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.795 - 812. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-795-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on bulk density and coarse fragment content from the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110767. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental stoichiometry and Rock-Eval® thermal stability of organic matter in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.209-229. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-209-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Sol dans les départements et régions d’Outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuits-Bonnin Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jameux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.145-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectes des données de pratiques agricoles des sites du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legouee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.161-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-7-161-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical sampling design impact on predictive quality of harmonization functions between soil monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelling approaches for predicting the spatial distribution of soil organic carbon stocks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223-225, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of large-scale PAH trends in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle E. Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil Pb stocks and availability in mainland France combining regression trees with robust geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1053-1065. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1053-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which persistent organic pollutants can we map in soil using a large spacing systematic soil monitoring design? A case study in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (19), pp.3719-3731. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest soil bulk density using boosted regression modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.516 - 528. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pedotransfer functions for estimating soil bulk density using boosted regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2007.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Diffraction Determination of Minerals Carrying Trace Elements in Soil: Application to the French Soil Quality Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7-8), pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103620902754010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la biodiversité des sols dans les réseaux de surveillance de la qualité des sols: exemple du programme pilote à l'échelle régionale, le RMQS BioDiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of lindane in topsoil of Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (9), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité au coeur du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical assessment of Pb in soil around Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS). Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservatoire national d'échantillons de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, p. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOSOL. Les sols retrouvent la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar le Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 526, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une initiative nouvelle en France : la mise en place d'un réseau institutionnel de mesure de la qualité des sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (5), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du réservoir en eau utile des sols : apports du RMQS pour la production de références nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE- UR 1508 Info&amp;Sols, Feb 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d’évolution des stocks de carbone organique des sols français selon le Réseau de Mesures de la Qualité des Sols : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude du Sol (AFES), Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Réservoir Utilisable sur les sites du RMQS2. Point d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the bulk density and coarse fragment data of the French soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and pastures: Comparison of fixed depth and equivalent soil mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU sur les sites du RMQS - Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du RU sur les sites du RMQS Bilan des mesures et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Curassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du RMQS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte des données agronomiques et historiques des parcelles du RMQS. Depuis le début...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du RU et de la charge en cailloux : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS2 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : bilan de la campagne 1 (2000-2009) et perspectives pour la campagne 2 (2015-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d'une campagne à l'autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le-Bourget-du-Lac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et chiffrage de la campagne RMQS2 : Option mobilisant le réseau des partenaires régionaux d’InfoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Comité de Groupement du GIS Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de couplage d’une base de données sol et d’un modèle de dynamique de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols : d’une campagne à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing boosted regression trees models of SOC stocks distributions with geostatistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of the French Soil Quality Network: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012 – 18. European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents schémas d’échantillonnage sur la qualité prédictive de fonctions de pédotransfert entre deux réseaux de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil biodiversity in soil quality monitoring: earthworm results of RMQS BioDiv program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités apparentes de sols forestiers à l'aide de la méthode GBM / Generalized Boosted Regression Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte des données d’enquêtes du RMQS : de la 1ère à la 2ème campagne, …. en 4 minutes !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISSOL, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment harmoniser des données issues de 2 dispositifs de surveillance de la qualité des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben P. Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality monitoring network for French soils (RMQS): state of progress and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for assessing land suitability for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil monitoring network for French soils : representativeness study and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Systems of Agricultural Soils Across Europe regarding the Upcoming European Soil Monitoring Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle stratégie de collecte des pratiques sur le Réseau de mesures de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Preynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rehbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'étude des Sols 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS peut-il être utilisé pour évaluer les changements de densité apparente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions de régénération du chêne sessile par un réseau de trouées expérimentales en futaie irrégulière Région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moame-Abel Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing carbon stock changes in French top soils in croplands and grasslands: comparison of fixed depth and equivalent soil mass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. 2022, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic et mercure dans les sols français : pollutions diffuses et ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des enquêtes sur les pratiques de gestion des sites RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calypso Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols pour la détection d’évolutions temporelles et l’acquisition de références sur une propriété physique des sols, le Réservoir Utilisable (RU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements tirés de la comparaison des résultats analytiques entre deux campagnes du RMQS, en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 350 p., 2014, 12. Journées d'Etude des Sols. Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Scientific Concepts to Standardization: Development of a Plant-based Test to Assess Trace Element Phytoavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Athens, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sources Of Uncertainties Of Soil Organic Carbon Stock Assessments Within A Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Representativeness of land use in France by the French Soil Monitoring Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of soil organic carbon stocks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil sample conservatory, memory of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL, Congrès européen des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. n. p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil and climate constraints to crop production at the european level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of soil science. Eurosoil 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Reading, United Kingdom. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données pour les tables relatives aux données d’enquêtes agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">190 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter la présence d'éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d'utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polluants Organiques Persistants dans les sols POP - RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la biodiversité des sols : RMQS Biodiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour l’évaluation de la Réserve Utile d’échantillons de sol : protocoles de prélèvement et de caractérisation en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage et plan d’échantillonnage à mettre en oeuvre pour caractériser la Réserve Utile sur le RMQS. Caractérisation des propriétés hydriques des sols dans le cadre du programme RMQS2 (Réseau de Mesures de la Qualité des Sols). Projet HYDRO-RMQS. Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final, financement du RMQS pour l'année 2011 dans le cadre du GIS SOL, septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l'année 2011 dans le cadre du Groupement d'Intérêt Scientifique Sol (GIS SOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final financement du Réseau de Mesures de la Qualité des Sols (RMQS) pour l’année 2010 dans le cadre du groupement d'intérêt scientifique Sol (GIS SOL). Juillet 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la technique DGT « Diffusive Gradients in Thin films » pour caractériser la phyto-disponibilité des éléments traces dans les sols agricoles Application aux échantillons de sols du Réseau de Mesure de la Qualité des Sols (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 22000299, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Toiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention n° 0875C0038, Code INRA (A) 33000124, signée le 12 mai 2009, durée : 14 mois, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants 0rganiques Persistants (POPs) sur un sous échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'essais méthodologiques de détermination des Polluants Organiques Persistants (POPs) sur un sous-échantillon du RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 131 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des polluants organiques persistants dans les sols. Analyse de faisabilité sur la base d'un sous-échantillonnage du réseau de mesure de la qualité des sols. Programme POP-RMQS, rapport intermédiaire juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du réseau de mesures de la Qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales. Rapport intermédiaire nø1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CCR_BES--13836-1998-03F1EDISPFR, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (6ème fiche) : Datamart des analyses du projet Agrinnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (7ème fiche) : Datamart des analyses du projet OPE ANDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (4ème fiche) : Datamart analyses RMQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SID Sol (2ème fiche) : Système d'Information Décisionnel du SI Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site Web du GIS Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0666DD28"/>
+    <w:nsid w:val="D42885EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/le-gis/programmes/rmqs-34" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00114-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM8G9GMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Orton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle E. Villanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0401-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q34WQX5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CDFBWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1053-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00305.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TH5KFHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620902754010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RBTWD5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Munera-Echeverri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schellenberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mouclier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Preynat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rehbinder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moame-Abel Bouarfa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492872v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/sommaire_Les_cartes_et_donneees_pedologiques.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351534v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toiser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839162v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810892v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/le-gis/programmes/rmqs-34" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepot.recherche.data.gouv.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sofie Harbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wengler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Fenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00114-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-251-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie A Delahaie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arbelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-795-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuits-Bonnin Elodie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jameux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM8G9GMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Orton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle E. Villanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0401-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q34WQX5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CDFBWK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1053-2011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villanneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2SWFRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Renaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00305.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TH5KFHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620902754010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494011v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.08.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M78KHD76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RBTWD5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05517519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Curassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sall&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Munera-Echeverri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mignan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738527v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801156v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schellenberger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738630v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808929v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mouclier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montanarella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn T. Jones" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11356" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Preynat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rehbinder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492872v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moame-Abel Bouarfa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740440v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268683v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809659v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267195v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/sommaire_Les_cartes_et_donneees_pedologiques.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351534v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800622v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805016v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806632v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804279v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810035v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822746v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toiser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192053v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192511v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820216v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Caria" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793177v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842681v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>