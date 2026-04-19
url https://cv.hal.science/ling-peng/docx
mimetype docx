--- v0 (2026-03-23)
+++ v1 (2026-04-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (149)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -506,4916 +506,4916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING‐Activating Polymers Boost Lymphatic Delivery of mRNA Vaccine to Potentiate Cancer Immunotherapy</w:t>
+                <w:t xml:space="preserve">P-cadherin mechanoactivates tumor-mesothelium metabolic coupling to promote ovarian cancer metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Zhang</w:t>
+                <w:t xml:space="preserve">Jing Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongling Wang</w:t>
+                <w:t xml:space="preserve">Sally Kit Yan To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhao Li</w:t>
+                <w:t xml:space="preserve">Katie Sze Wai Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowei Yang</w:t>
+                <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyao Zhao</w:t>
+                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.115096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202412654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931603v1</w:t>
+                <w:t xml:space="preserve">hal-04881848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic dendrimer-assisted delivery of antisense nucleic acid mimics against E. coli</w:t>
+                <w:t xml:space="preserve">Self-assembling dendrimer nanodrug formulations for decreased hERG-related toxicity and enhanced therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Gomes</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Resende</w:t>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Zamoshchak</w:t>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Araújo</w:t>
+                <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Castro</w:t>
+                <w:t xml:space="preserve">Marion Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 384, pp.113850. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu9948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127965v1</w:t>
+                <w:t xml:space="preserve">hal-05143182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola-Amphiphilic Dendrimer Enhances Imatinib to Target Metastatic Ovarian Cancer via β-Catenin-HRP2 Signaling Axis</w:t>
+                <w:t xml:space="preserve">Bola-amphiphilic glycodendrimers for targeting glial cells in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Shi</w:t>
+                <w:t xml:space="preserve">Zhancun Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Artemenko</w:t>
+                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyu Yu</w:t>
+                <w:t xml:space="preserve">Stefano Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Canhui Yi</w:t>
+                <w:t xml:space="preserve">Junyue Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c12857⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr03017j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868442v1</w:t>
+                <w:t xml:space="preserve">hal-05365586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling dendrimer nanodrug formulations for decreased hERG-related toxicity and enhanced therapeutic efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced delivery systems for gene editing: A comprehensive review from the GenE-HumDi COST Action Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Francisco J Molina-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Álvaro Plaza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Victor Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Casanova</w:t>
+                <w:t xml:space="preserve">Asma Naseem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu9948⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.102457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143182v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola-amphiphilic glycodendrimers for targeting glial cells in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic antitumor activity of sorafenib and the NUPR1 inhibitor LZX-2-73 in multiple cancer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Estaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhancun Bian</w:t>
+                <w:t xml:space="preserve">Emma Cosialls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Junyue Zheng</w:t>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nr03017j⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08178-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365586v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced delivery systems for gene editing: A comprehensive review from the GenE-HumDi COST Action Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic dendrimer-assisted delivery of antisense nucleic acid mimics against E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+                <w:t xml:space="preserve">Yana Zamoshchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Molina-Estévez</w:t>
+                <w:t xml:space="preserve">Daniela Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Plaza Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asma Naseem</w:t>
+                <w:t xml:space="preserve">Joana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.113850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931602v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-cadherin mechanoactivates tumor-mesothelium metabolic coupling to promote ovarian cancer metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STING‐Activating Polymers Boost Lymphatic Delivery of mRNA Vaccine to Potentiate Cancer Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Ma</w:t>
+                <w:t xml:space="preserve">Benhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Kit Yan To</w:t>
+                <w:t xml:space="preserve">Bowei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Sze Wai Fung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
+                <w:t xml:space="preserve">Mengyao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115096⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202412654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881848v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody conjugated with dendrimer nanoparticles effectively neutralizes tick-borne encephalitis virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bola-Amphiphilic Dendrimer Enhances Imatinib to Target Metastatic Ovarian Cancer via β-Catenin-HRP2 Signaling Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Artemenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Jozefiaková</w:t>
+                <w:t xml:space="preserve">Weiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amod Kulkarni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Ming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ádám Kevély</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Nováková</w:t>
+                <w:t xml:space="preserve">Canhui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-19248-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313619v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamin 1-mediated endocytic recycling of glycosylated N-cadherin sustains the plastic mesenchymal state to promote ovarian cancer metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanobody conjugated with dendrimer nanoparticles effectively neutralizes tick-borne encephalitis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Jozefiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuee Cai</w:t>
+                <w:t xml:space="preserve">Amod Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangyan Guan</w:t>
+                <w:t xml:space="preserve">Ádám Kevély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Tong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
+                <w:t xml:space="preserve">Eva Nováková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/procel/pwaf019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-19248-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175103v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of induced resistance to the antitumoral agent ZZW-115 in pancreas ductal adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Matias Estaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Estaras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cosialls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.27242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-11931-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Internal Structure of High-Performance Multicore Magnetic Nanoparticles Used in Cancer Thermotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Roussel</w:t>
+                <w:t xml:space="preserve">Dynamin 1-mediated endocytic recycling of glycosylated N-cadherin sustains the plastic mesenchymal state to promote ovarian cancer metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuee Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangyan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Yin Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Kosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Sandri</w:t>
+                <w:t xml:space="preserve">Weiyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Au</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.602-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/procel/pwaf019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622011v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an efficient NUPR1 inhibitor with anticancer activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Insight into the Internal Structure of High-Performance Multicore Magnetic Nanoparticles Used in Cancer Thermotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jimenez-Alesanco</w:t>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexian Li</w:t>
+                <w:t xml:space="preserve">Dalila Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José L Neira</w:t>
+                <w:t xml:space="preserve">Giuseppina Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Materials Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813298v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and flocculation of toxic cyanobacteria by amphiphilic peptide dendrimers for mitigating harmful blooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the phosphatidylglycerol lipid: An amphiphilic dendrimer as a promising antibacterial candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zheng</w:t>
+                <w:t xml:space="preserve">Shi Qian Lew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Luc Tremblay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danni Hu</w:t>
+                <w:t xml:space="preserve">Pankaj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151382⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (39), pp.eadn8117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn8117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550900v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the phosphatidylglycerol lipid: An amphiphilic dendrimer as a promising antibacterial candidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an efficient NUPR1 inhibitor with anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jimenez-Alesanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nian Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pankaj Patil</w:t>
+                <w:t xml:space="preserve">José L Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn8117⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-79340-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710306v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling dendrimer nanosystems for specific fluorine magnetic resonance imaging and effective theranostic treatment of tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capture and flocculation of toxic cyanobacteria by amphiphilic peptide dendrimers for mitigating harmful blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Luc Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigino Ralahy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yifan Jiang</w:t>
+                <w:t xml:space="preserve">Danni Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322403121⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610233v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergistic neurovascular electro-healing of infected diabetic wounds by a multifaceted absorbable ion-conductive adhesive patch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembling dendrimer nanosystems for specific fluorine magnetic resonance imaging and effective theranostic treatment of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Wei</w:t>
+                <w:t xml:space="preserve">Teodora-Adriana Perles-Barbacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Zheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiangyu Chen</w:t>
+                <w:t xml:space="preserve">Yifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.156387⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (25), pp.e2322403121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322403121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749088v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer as Potent Antibacterial against Drug-Resistant Bacteria in Mouse Models of Human Infectious Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synergistic neurovascular electro-healing of infected diabetic wounds by a multifaceted absorbable ion-conductive adhesive patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziru Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah King</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christina Galanakou</w:t>
+                <w:t xml:space="preserve">Ziqiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.3c00425⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 500, pp.156387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.156387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465187v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer Doping Enhanced pH-Sensitivity of Liposomal Vesicle for Effective Co-delivery Toward Synergistic Ferroptosis-Apoptosis Therapy of Hepatocellular Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer as Potent Antibacterial against Drug-Resistant Bacteria in Mouse Models of Human Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ligong Lu</w:t>
+                <w:t xml:space="preserve">Noah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Qian Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Galanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202202663⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.453-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.3c00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940472v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Self‐Assembling Dendrimer Nanosystems for Magnetic Resonance And Multimodality Imaging of Tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer Doping Enhanced pH-Sensitivity of Liposomal Vesicle for Effective Co-delivery Toward Synergistic Ferroptosis-Apoptosis Therapy of Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora‐adriana Perles-Barbacaru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baoping Lian</w:t>
+                <w:t xml:space="preserve">Ligong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202308262⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2202663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202202663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315766v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cargo-selective and adaptive delivery of nucleic acid therapeutics by bola-amphiphilic dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandan Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baoping Lian</w:t>
+                <w:t xml:space="preserve">Kangjie Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (21), pp.e2220787120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2220787120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PD‐L1 Antibody‐Conjugated PAMAM Dendrimer Nanosystem for Simultaneously Inhibiting Glycolysis and Promoting Immune Response in Fighting Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Li</w:t>
+                <w:t xml:space="preserve">Weiling Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiling Cao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.202305215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Harmonization of Gene Editing to Treat Human Diseases (Proceeding of COST Action CA21113 GenE-HumDi)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+                <w:t xml:space="preserve">Modular Self‐Assembling Dendrimer Nanosystems for Magnetic Resonance And Multimodality Imaging of Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora‐adriana Perles-Barbacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayal Hendel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Güell</w:t>
+                <w:t xml:space="preserve">Adela Ya‐ting Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2023.102066⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202308262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283508v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic dendrimers against antibiotic resistance: light at the end of the tunnel?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress and Harmonization of Gene Editing to Treat Human Diseases (Proceeding of COST Action CA21113 GenE-HumDi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayal Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus O Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Güell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM01878K⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2023.102066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009305v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer nanosystems for adaptive tumor-assisted drug delivery via extracellular vesicle hijacking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic dendrimers against antibiotic resistance: light at the end of the tunnel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Galanakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM01878K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2215308120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977439v1</w:t>
+                <w:t xml:space="preserve">hal-04009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer Vectors for RNA Delivery: State-of-the-Art and Future Perspective</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendrimer nanosystems for adaptive tumor-assisted drug delivery via extracellular vesicle hijacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/accountsmr.1c00272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2215308120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674633v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic self-assembling supramolecular dendrimer nanosystems as potent antibacterial candidates against drug-resistant bacteria and biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer Vectors for RNA Delivery: State-of-the-Art and Future Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bar Maron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">Accounts of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nr02305a⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/accountsmr.1c00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691397v1</w:t>
+                <w:t xml:space="preserve">hal-03674633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUPR1 protects against hyperPARylation-dependent cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic self-assembling supramolecular dendrimer nanosystems as potent antibacterial candidates against drug-resistant bacteria and biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Santofimia-Castano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephane Audebert</w:t>
+                <w:t xml:space="preserve">Einav Malach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03705-1⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2nr02305a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084989v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodegradable amphiphilic poly(aminoester) dendrimer for safe and effective siRNA delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUPR1 protects against hyperPARylation-dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Ma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuanzheng Huang</w:t>
+                <w:t xml:space="preserve">Stephane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC06655B⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03705-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536584v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostable ionizable lipid-like nanoparticle (iLAND) for RNAi treatment of hyperlipidemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chunhui Li</w:t>
+                <w:t xml:space="preserve">Bola‐Amphiphilic Glycodendrimers: New Carbohydrate Mimicking Scaffolds to Target Carbohydrate‐Binding Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abm1418⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590890v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola‐Amphiphilic Glycodendrimers: New Carbohydrate Mimicking Scaffolds to Target Carbohydrate‐Binding Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
+                <w:t xml:space="preserve">A biodegradable amphiphilic poly(aminoester) dendrimer for safe and effective siRNA delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanzheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201400⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC06655B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725167v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Activating RNA Modulation of the G Protein‐Coupled Receptor for Cancer Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermostable ionizable lipid-like nanoparticle (iLAND) for RNAi treatment of hyperlipidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunfang Xiong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wanjun Yuan</w:t>
+                <w:t xml:space="preserve">Chunhui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202200562⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abm1418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701082v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase dendrimer synthesis: a promising approach to transform dendrimer construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Activating RNA Modulation of the G Protein‐Coupled Receptor for Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfang Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Ting Huang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wanjun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101285⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202200562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03878638v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ionizable supramolecular dendrimer nanosystem for effective siRNA delivery with a favorable safety profile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-phase dendrimer synthesis: a promising approach to transform dendrimer construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ting Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-L Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-020-3216-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03041310v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUPR1 inhibitor ZZW-115 induces ferroptosis in a mitochondria-dependent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">An ionizable supramolecular dendrimer nanosystem for effective siRNA delivery with a favorable safety profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-020-3216-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41420-021-00662-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536613v1</w:t>
+                <w:t xml:space="preserve">hal-03041310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Inhibitors of the Intrinsically Disordered Protein NUPR1: Balance between Drug Affinity and Target Function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">NUPR1 inhibitor ZZW-115 induces ferroptosis in a mitochondria-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11101453⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-021-00662-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536609v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimeric Nanosystem Consistently Circumvents Heterogeneous Drug Response and Resistance in Pancreatic Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Liu</w:t>
+                <w:t xml:space="preserve">Design of Inhibitors of the Intrinsically Disordered Protein NUPR1: Balance between Drug Affinity and Target Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Loncle</w:t>
+                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Exploration and Exploitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/EXP.20210003⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361161v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and use of an amphiphilic dendrimer for siRNA delivery into primary immune cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Garofalo</w:t>
+                <w:t xml:space="preserve">Dendrimeric Nanosystem Consistently Circumvents Heterogeneous Drug Response and Resistance in Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arindam K Dey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jingjie Tang</w:t>
+                <w:t xml:space="preserve">Céline Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Energy Exploration and Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-00418-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/EXP.20210003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041303v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-assembling prodrug nanosystem to enhance metabolic stability and anticancer activity of gemcitabine</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -5529,13475 +5529,13609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic siRNA: state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Hu</w:t>
+                <w:t xml:space="preserve">Synthesis and use of an amphiphilic dendrimer for siRNA delivery into primary immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Zhong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuanyu Huang</w:t>
+                <w:t xml:space="preserve">Arindam K Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41392-020-0207-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-00418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992725v1</w:t>
+                <w:t xml:space="preserve">hal-03041303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Therapeutic siRNA: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhua Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Swayden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+                <w:t xml:space="preserve">Yuanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (18), pp.e138117. </w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41392-020-0207-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877804v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Aryltriazole Acyclic C-Azanucleosides as Anticancer Candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhua Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ob02164d⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.e138117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041312v1</w:t>
+                <w:t xml:space="preserve">hal-03877804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells modulate motor neuron-immune cell cross talk in models of Amyotrophic Lateral Sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germana Cocozza</w:t>
+                <w:t xml:space="preserve">Novel Aryltriazole Acyclic C-Azanucleosides as Anticancer Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Porzia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcello Raspa</w:t>
+                <w:t xml:space="preserve">Sabrina Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15644-8⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ob02164d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551996v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Activation of Hepatocellular Nuclear Factor-4α by Small Activating RNA Rescues Dyslipidemia and Improves Metabolic Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural killer cells modulate motor neuron-immune cell cross talk in models of Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Cocozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Porzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Inghilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Wen Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Dorman</w:t>
+                <w:t xml:space="preserve">Marcello Raspa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.10.044⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15644-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992731v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting NUPR1 with the small compound ZZW-115 is an efficient strategy to treat hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 486, pp.8-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canlet.2020.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Charge of Supramolecular Nanosystems for In Vivo Biodistribution: A MicroSPECT/CT Imaging Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Louis</w:t>
+                <w:t xml:space="preserve">Liver Activation of Hepatocellular Nuclear Factor-4α by Small Activating RNA Rescues Dyslipidemia and Improves Metabolic Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikash Reebye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Czysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ciriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Stephanie Dorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.301-304. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.361 - 370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202003290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992689v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimers for biomedical applications: lessons learned from poly(amidoamine) dendrimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Surface Charge of Supramolecular Nanosystems for In Vivo Biodistribution: A MicroSPECT/CT Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00589⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202003290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041818v1</w:t>
+                <w:t xml:space="preserve">hal-02992689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel triazole nucleoside analogues promote anticancer activity via both apoptosis and autophagy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimers for biomedical applications: lessons learned from poly(amidoamine) dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc04660d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992738v1</w:t>
+                <w:t xml:space="preserve">hal-03041818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-assembling amphiphilic dendrimer nanotracer for SPECT imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Marson</w:t>
+                <w:t xml:space="preserve">Novel triazole nucleoside analogues promote anticancer activity via both apoptosis and autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.301-304. </w:t>
+              <w:t xml:space="preserve">, 2020, 56 (69), pp.10014-10017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc07750b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04660d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480314v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Stress-Induced Protein NUPR1 to Treat Pancreatic Adenocarcinoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
+                <w:t xml:space="preserve">A self-assembling amphiphilic dendrimer nanotracer for SPECT imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Abián</w:t>
+                <w:t xml:space="preserve">Domenico Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.1453. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.301-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8111453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc07750b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480322v1</w:t>
+                <w:t xml:space="preserve">hal-02480314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and repurposing drugs to target intrinsically disordered proteins for cancer treatment: using NUPR1 as a paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Targeting the Stress-Induced Protein NUPR1 to Treat Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Abián</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23723556.2019.1612678⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8111453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140372v1</w:t>
+                <w:t xml:space="preserve">hal-02480322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and innocuous delivery of small interfering RNA to microglia using an amphiphilic dendrimer nanovector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Designing and repurposing drugs to target intrinsically disordered proteins for cancer treatment: using NUPR1 as a paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Abián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2019-0176⟩</w:t>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2019.1612678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992806v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(amidoamine) dendrimers: covalent and supramolecular synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Lyu</w:t>
+                <w:t xml:space="preserve">L. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ding</w:t>
+                <w:t xml:space="preserve">A.Y.T. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y.T. Huang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.34-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid–alkylphospholipid conjugates elicit dual inhibition of cancer cell growth and lipid accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+                <w:t xml:space="preserve">Efficient and innocuous delivery of small interfering RNA to microglia using an amphiphilic dendrimer nanovector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ochocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biyao Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Marta Maleszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc04084f⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (18), pp.2441 - 2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2019-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992833v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting intrinsically disordered proteins involved in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">Flavonoid–alkylphospholipid conjugates elicit dual inhibition of cancer cell growth and lipid accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03347-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8919 - 8922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc04084f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491357v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-based design identifies a potent NUPR1 inhibitor exerting anticancer activity via necroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (6), pp.2500 - 2513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci127223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Targeting Dendrimer-Mediated siRNA Delivery System for Effective Gene Silencing in Cancer Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuanyu Huang</w:t>
+                <w:t xml:space="preserve">Targeting intrinsically disordered proteins involved in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Abián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b10021⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03347-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992903v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual Targeting Dendrimer-Mediated siRNA Delivery System for Effective Gene Silencing in Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jingjie Tang</w:t>
+                <w:t xml:space="preserve">Tianzhu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (47), pp.16264-16274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b10021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947788v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2F signature is predictive for the pancreatic adenocarcinoma clinical outcome and sensitivity to E2F inhibitors, but not for the response to cytotoxic-based treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.8330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26613-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise tuning of single molecule conductance in an electrochemical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Fillaud</w:t>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr00625c⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (45), pp.11454-11459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792394v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Precise tuning of single molecule conductance in an electrochemical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-W. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (15), pp.7026 - 7032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr00625c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992931v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon/Nitrogen Metabolic Balance: Lessons from Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert L Burnap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (12), pp.1116 - 1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative dendritic effect on enzymatic hydrolysis of dendrimer conjugates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mei Cong</w:t>
+                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyao Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jia Li</w:t>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc01221k⟩</w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (11), pp.1420 - 1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992951v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Stemness and Metastatic Properties of Ovarian Cancer Cells by Targeting p70S6K with Dendrimer Nanovector-Based siRNA Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Ma</w:t>
+                <w:t xml:space="preserve">Negative dendritic effect on enzymatic hydrolysis of dendrimer conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashwati Kala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu Cao</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (47), pp.5956 - 5959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc01221k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992967v2</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering of dendrimer nanovectors for siRNA delivery and gene silencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocking Stemness and Metastatic Properties of Ovarian Cancer Cells by Targeting p70S6K with Dendrimer Nanovector-Based siRNA Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shashwati Kala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tak Mao Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11705-017-1623-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.70 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962995v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclonucleosides bearing coplanar arylethynyltriazole nucleobases: synthesis, structural analysis, and biological evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular engineering of dendrimer nanovectors for siRNA delivery and gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.663 - 675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11705-017-1623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962989v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent drugless dendrimers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acyclonucleosides bearing coplanar arylethynyltriazole nucleobases: synthesis, structural analysis, and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaxiong Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (16), pp.8509-8519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783444v1</w:t>
+                <w:t xml:space="preserve">hal-01962989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorinated Bola-Amphiphilic Dendrimer for On-Demand Delivery of siRNA, via Specific Response to Reactive Oxygen Species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent drugless dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (47), pp.8594-8603. </w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (9), pp.686 - 688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201604192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41551-017-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459079v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Dendrimer Self-Assembly for Efficient siRNA Delivery: From Conceptual Design to In Vivo Efficient Gene Silencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mix and Match: Coassembly of Amphiphilic Dendrimers and Phospholipids Creates Robust, Modular, and Controllable Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Posocco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+                <w:t xml:space="preserve">Samuel Hinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Charles Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201503866⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.1029 - 1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b11556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459075v1</w:t>
+                <w:t xml:space="preserve">hal-01783435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mix and Match: Coassembly of Amphiphilic Dendrimers and Phospholipids Creates Robust, Modular, and Controllable Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hinman</w:t>
+                <w:t xml:space="preserve">A Fluorinated Bola-Amphiphilic Dendrimer for On-Demand Delivery of siRNA, via Specific Response to Reactive Oxygen Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b11556⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (47), pp.8594-8603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201604192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783435v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sierpiński triangle fractals on symmetry-mismatched Ag(100)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mastering Dendrimer Self-Assembly for Efficient siRNA Delivery: From Conceptual Design to In Vivo Efficient Gene Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chao Li</w:t>
+                <w:t xml:space="preserve">Qiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc04879j⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (27), pp.3667-3676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201503866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766330v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of TLX induces TET3 expression and inhibits glioblastoma stem cell self-renewal and tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Sierpiński triangle fractals on symmetry-mismatched Ag(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaochen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Cui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guoqiang Sun</w:t>
+                <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10637⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (69), pp.10578-10581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc04879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452670v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular Nuclear Factor 4 alpha (HNF-4 alpha) activation by saRNA rescues dyslipidemia and promotes favorable metabolic profile in a high fat diet (HFD) fed rat model.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Ciriello</w:t>
+                <w:t xml:space="preserve">Downregulation of TLX induces TET3 expression and inhibits glioblastoma stem cell self-renewal and tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stehpanie Dorman</w:t>
+                <w:t xml:space="preserve">Guoqiang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (1 SUPP), pp.794A. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.28799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452675v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting siRNA delivery via enhanced cellular uptake using an arginine-decorated amphiphilic dendrime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatocellular Nuclear Factor 4 alpha (HNF-4 alpha) activation by saRNA rescues dyslipidemia and promotes favorable metabolic profile in a high fat diet (HFD) fed rat model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikash Reebye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Czysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ciriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
+                <w:t xml:space="preserve">Stehpanie Dorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1 SUPP), pp.794A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.28799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130071v1</w:t>
+                <w:t xml:space="preserve">hal-01452675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer drug nanomicelles formed by self-assembling amphiphilic dendrimer to combat cancer drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wei</w:t>
+                <w:t xml:space="preserve">Structural characterization of new defective molecules in poly(amidoamide)dendrimers by combining mass spectrometry and nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. M. Posocco</w:t>
+                <w:t xml:space="preserve">Rémi Ungaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 853, pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131206v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodrug formed by coassembly of dual anticancer drugs to inhibit cancer cell drug resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting siRNA delivery via enhanced cellular uptake using an arginine-decorated amphiphilic dendrime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Chen</w:t>
+                <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pan</w:t>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Xue</w:t>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.19295-19305</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.3867-3875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222099v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of new defective molecules in poly(amidoamide)dendrimers by combining mass spectrometry and nuclear magnetic resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Nanodrug formed by coassembly of dual anticancer drugs to inhibit cancer cell drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Ungaro</w:t>
+                <w:t xml:space="preserve">Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiuan Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chao Chen</w:t>
+                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
+                <w:t xml:space="preserve">X. Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.19295-19305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128946v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape separation of gold nanoparticles using a pH-responsive amphiphilic dendrimer according to their shape anisotropy distinction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticancer drug nanomicelles formed by self-assembling amphiphilic dendrimer to combat cancer drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Lu</w:t>
+                <w:t xml:space="preserve">A. M. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 437, pp.311-315</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (10), pp.2978-2983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128932v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-catalyzed oxidative C-H alkenylation: an effective method for synthesizing arylvinyltriazole nucleosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape separation of gold nanoparticles using a pH-responsive amphiphilic dendrimer according to their shape anisotropy distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tang</w:t>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Fan</w:t>
+                <w:t xml:space="preserve">W. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.110-114</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.311-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128969v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave promoted C-O coupling for synthesizing O-aryloxytriazole nucleoside analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tang</w:t>
+                <w:t xml:space="preserve">L. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.3889-3893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dendrimer nanovector mediated small interfering RNA delivery to target Akt with clinical anticancer drug paclitaxel for effective and potent anticancer activity in treating ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pd-catalyzed oxidative C-H alkenylation: an effective method for synthesizing arylvinyltriazole nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kala</w:t>
+                <w:t xml:space="preserve">G. Quélever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.C. Mak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pricl</w:t>
+                <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.2634-2642</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992909v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking 2-oxoglutaric acid signaling function using molecular probes: insights from structural and functional investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of dendrimer nanovector mediated small interfering RNA delivery to target Akt with clinical anticancer drug paclitaxel for effective and potent anticancer activity in treating ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.C. Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">P. Posoxxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ziarelli</w:t>
+                <w:t xml:space="preserve">S. Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.4723-4729</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.2634-2642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021094v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel RNA oligonucleotide improves liver function and inhibits liver carcinogenesis in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 'click' chemistry constructed affinity system for 2-oxoglutaric acid receptors and binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Reebye</w:t>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sætrom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Lin</w:t>
+                <w:t xml:space="preserve">A. Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.26669⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (33), pp.6470-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob01005a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975037v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An arginine-terminated generation 4 PAMAM dendrimer as an effective nanovector for functional siRNA delivery in vitro and in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Mimicking 2-oxoglutaric acid signaling function using molecular probes: insights from structural and functional investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Iovanna</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.521-532</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.4723-4729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975157v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'click' chemistry constructed affinity system for 2-oxoglutaric acid receptors and binding proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">An arginine-terminated generation 4 PAMAM dendrimer as an effective nanovector for functional siRNA delivery in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Latifi</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iovanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.521-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067964v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed ligand catalyst: a powerful tool in transition metal-catalyzed cross-coupling reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel RNA oligonucleotide improves liver function and inhibits liver carcinogenesis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reebye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sætrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.216-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975063v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational sensitivity of conjugated poly(ethylene oxide)-poly(amidoamine) molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed ligand catalyst: a powerful tool in transition metal-catalyzed cross-coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Fn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.2698-2702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460547v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(dba)2 vs Pd2(dba)3 : An in-depth comparison of catalytic reactivity and mechanism via mixed-ligand promoted C-N and C-S coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.4074-4077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally flexible triethanolamine-core poly(amidoamine) dendrimers as effective nanovectors to deliver RNAi-based therapeutics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Zhou</w:t>
+                <w:t xml:space="preserve">Conformational sensitivity of conjugated poly(ethylene oxide)-poly(amidoamine) molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.163--174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021095v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational sensibility of PEO-PAMAM hybrid molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tintaru</w:t>
+                <w:t xml:space="preserve">Structurally flexible triethanolamine-core poly(amidoamine) dendrimers as effective nanovectors to deliver RNAi-based therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chendo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">C.V. Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 808, pp.163-174</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.844-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975038v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) binding to structurally flexible triethanolamine-core PAMAM dendrimers: a combined experimental/in silico approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational sensibility of PEO-PAMAM hybrid molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Ottaviani</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cangiotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Posocco</w:t>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.685-694</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919576v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-19 NMR: a valuable tool for studying biological events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(II) binding to structurally flexible triethanolamine-core PAMAM dendrimers: a combined experimental/in silico approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
+                <w:t xml:space="preserve">A. Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.685-694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460447v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoside analog inhibits microRNA-214 through targeting heat-shock factor 1 in human epithelial ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F-19 NMR: a valuable tool for studying biological events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-F. Chen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cas.12277⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (20), pp.7971--7982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60129c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919578v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S coupling using a mixed-ligand Pd catalyst: a highly effective strategy for synthesizing arylthio-substituted heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cong</w:t>
+                <w:t xml:space="preserve">Nucleoside analog inhibits microRNA-214 through targeting heat-shock factor 1 in human epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y-F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (12), pp.1683-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cas.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919577v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes of small PAMAM dendrimers as a function of their charge state: a combined electrospray mass spectrometry, traveling-wave ion mobility and molecular modeling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pricl</w:t>
+                <w:t xml:space="preserve">C-S coupling using a mixed-ligand Pd catalyst: a highly effective strategy for synthesizing arylthio-substituted heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Denbigh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">J-L. Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 354-355, pp.235-241</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.17267-17272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919568v1</w:t>
+                <w:t xml:space="preserve">hal-00919577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of siRNA overhangs for dendrimer-mediated siRNA delivery and gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.3262-3273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bola-phospholipid containing tetrafluorophenylazido chromophore as a promising lipid probe for biomembrane photolabeling studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Sengupta</w:t>
+                <w:t xml:space="preserve">Conformational changes of small PAMAM dendrimers as a function of their charge state: a combined electrospray mass spectrometry, traveling-wave ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maggiani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">L. Denbigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.5000-5005</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 354-355, pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914728v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable lipid probes to study biomembranes using photoaffinity labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">A bola-phospholipid containing tetrafluorophenylazido chromophore as a promising lipid probe for biomembrane photolabeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.7880-7929</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.5000-5005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914750v1</w:t>
+                <w:t xml:space="preserve">hal-00914728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural requirements of 2-oxoglutaric acid analogues to mimic its signaling function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoactivatable lipid probes to study biomembranes using photoaffinity labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.4664-4665</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.7880-7929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914747v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F NMR: a valuable tool for studying biological events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Structural requirements of 2-oxoglutaric acid analogues to mimic its signaling function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.4664-4665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914745v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting heat shock response pathway to treat pancreatic cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">19F NMR: a valuable tool for studying biological events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.7971-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60129c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696836v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel bitriazolyl acyclonucleoside endowed with dual antiproliferative and immunomodulatory activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Targeting heat shock response pathway to treat pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.35-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724325v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient mixed-ligand Pd catalytic system to promote C-N coupling for the synthesis of N-arylaminotriazole nucleosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
+                <w:t xml:space="preserve">Rationalizing the F...S interaction discovered within a tetrafluorophenylazido-containing bola-phospholipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (36), pp.4284--4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc18147a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696853v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting heat shock factor I with a triazole nucleoside analog to elicit potent anticancer activity on drug-resistant pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Fan</w:t>
+                <w:t xml:space="preserve">Genome-wide profiling identified a set of miRNAs that are differentially expressed in glioblastoma stem cells and normal neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Murai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 318, pp.145-153</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697518v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide profiling identified a set of miRNAs that are differentially expressed in glioblastoma stem cells and normal neural stem cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sun</w:t>
+                <w:t xml:space="preserve">Targeting heat shock factor I with a triazole nucleoside analog to elicit potent anticancer activity on drug-resistant pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Murai</w:t>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36248</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698900v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the F...S interaction discovered within a tetrafluorophenylazido-containing bola-phospholipid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">An efficient mixed-ligand Pd catalytic system to promote C-N coupling for the synthesis of N-arylaminotriazole nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.2221-2225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460422v1</w:t>
+                <w:t xml:space="preserve">hal-00696853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimers as non-viral vectors for siRNA delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">A novel bitriazolyl acyclonucleoside endowed with dual antiproliferative and immunomodulatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (11), pp.5642-5646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300534u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696854v1</w:t>
+                <w:t xml:space="preserve">hal-00724325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Delivery of Sticky siRNA and Potent Gene Silencing in a Prostate Cancer Model Using a Generation 5 Triethanolamine-Core PAMAM Dendrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3), pp.470-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-MAS NMR to investigate protein-ligand binding events in mass-limited samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Dendrimers as non-viral vectors for siRNA delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59, pp.13-17</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696830v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seemingly trivial yet challenging synthesis of poly(aminoester) dendrimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">HR-MAS NMR to investigate protein-ligand binding events in mass-limited samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.5011</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773476v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amphiphilic Dendrimer for Effective Delivery of Small Interfering RNA and Gene Silencing In Vitro and In Vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">The seemingly trivial yet challenging synthesis of poly(aminoester) dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quélever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.8478-8484</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.5011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773462v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution magic angle spinning NMR to investigate ligand-receptor binding events for mass-limited samples in liquids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Amphiphilic Dendrimer for Effective Delivery of Small Interfering RNA and Gene Silencing In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L. Bolcato-Bellemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.8478-8484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460455v1</w:t>
+                <w:t xml:space="preserve">hal-00773462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitriazolyl acyclonucleosides synthesized via Huisgen reaction using internal alkynes show antiviral activity against tobacco mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution magic angle spinning NMR to investigate ligand-receptor binding events for mass-limited samples in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.13--17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566384v1</w:t>
+                <w:t xml:space="preserve">hal-01460455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic administration of dendrimer-siRNA complexes efficiently suppresses HIV-1 infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhou</w:t>
+                <w:t xml:space="preserve">Bitriazolyl acyclonucleosides synthesized via Huisgen reaction using internal alkynes show antiviral activity against tobacco mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">Y. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">L. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19, pp.2228-2238</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.354-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696834v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Difluoromethylene-4-methylenepentanoic Acid, A Paradoxical Probe Able To Mimic the Signaling Role of 2-Oxoglutaric Acid in Cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationally designed structurally flexible PAMAM dendrimers as efficient vectors for DNA transfection in vitro and in vivo to mouse thymus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Dal Col</w:t>
+                <w:t xml:space="preserve">M. Yamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.2461-2473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624846v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray tandem mass spectrometry of poly(amino)ester dendrimers: dissociation rules and structural characterization of defective molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chendo</w:t>
+                <w:t xml:space="preserve">Systemic administration of dendrimer-siRNA complexes efficiently suppresses HIV-1 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.2228-2238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696829v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active-Targeted Nanotherapy Strategies for Prostate Cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2-Difluoromethylene-4-methylenepentanoic Acid, A Paradoxical Probe Able To Mimic the Signaling Role of 2-Oxoglutaric Acid in Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (11), pp.2924-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol2009544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696828v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationally designed structurally flexible PAMAM dendrimers as efficient vectors for DNA transfection in vitro and in vivo to mouse thymus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active-Targeted Nanotherapy Strategies for Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.2461-2473</w:t>
+              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.954-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696835v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally Flexible Triethanolamine Core PAMAM Dendrimers Are Effective Nanovectors for DNA Transfection in Vitro and in Vivo to the Mouse Thymus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Posocco</w:t>
+                <w:t xml:space="preserve">Electrospray tandem mass spectrometry of poly(amino)ester dendrimers: dissociation rules and structural characterization of defective molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc200275g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460316v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable phospholipids bearing tetrafluorophenylazido chromophores exhibit unprecedented protonation state - dependent 19F-NMR signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Liu</w:t>
+                <w:t xml:space="preserve">Structurally Flexible Triethanolamine Core PAMAM Dendrimers Are Effective Nanovectors for DNA Transfection in Vitro and in Vivo to the Mouse Thymus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.2461--2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc200275g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624856v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazole Nucleoside Derivatives Bearing Aryl Functionalities on the Nucleobases Show Antiviral and Anticancer Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Photoactivatable phospholipids bearing tetrafluorophenylazido chromophores exhibit unprecedented protonation state - dependent 19F-NMR signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (9), pp.806-821</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.4248-4251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524518v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of poly(amino)ester dendrimers and related impurities by electrospray tandem mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Triazole Nucleoside Derivatives Bearing Aryl Functionalities on the Nucleobases Show Antiviral and Anticancer Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.2207-2216</w:t>
+              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), pp.806-821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566381v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel arylethynyltriazole acyclonucleoside inhibits proliferation of drug-resistant pancreatic cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Xia</w:t>
+                <w:t xml:space="preserve">Structural characterization of poly(amino)ester dendrimers and related impurities by electrospray tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.T. Fan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.Q. Qu</w:t>
+                <w:t xml:space="preserve">R. Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.2207-2216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00566366v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Aryltriazole ribonucleosides with potent antiproliferative activity against drug-resistant pancreatic cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">A novel arylethynyltriazole acyclonucleoside inhibits proliferation of drug-resistant pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Maggiani</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.T. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Q. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20, pp.2503-2507</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 20 (20), pp.5979-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.08.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476527v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel triazole nucleoside analogs with anticancer activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (5), pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Poly(amino)ester Dendrimers via Active Cyanomethyl Ester Intermediates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">N-Aryltriazole ribonucleosides with potent antiproliferative activity against drug-resistant pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75, pp.8685-8688</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.2503-2507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566380v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Mediated Highly Effective and Selective C-N Coupling for Synthesizing Bioactive N-Aryltriazole Acyclonucleosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
+                <w:t xml:space="preserve">Synthesis of Poly(amino)ester Dendrimers via Active Cyanomethyl Ester Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (24), pp.5712-5715</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.8685-8688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566383v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Aryltriazole acyclonucleosides: Synthesis and biological evaluation against hepatitis C virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (12), pp.3610-3613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel arylethynyltriazole Ribonucleosides with selective and effective antiviral and anti-proliferative activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Ligand-Mediated Highly Effective and Selective C-N Coupling for Synthesizing Bioactive N-Aryltriazole Acyclonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Wang</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.1144-1155</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (24), pp.5712-5715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386951v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of esters containing tertiary amine functionalities via active cyanomethyl ester intermediates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of novel arylethynyltriazole Ribonucleosides with selective and effective antiviral and anti-proliferative activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (30), pp.4346-4349</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.1144-1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413539v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-mediated Selective N-arylation of Aminotriazole Acyclonucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92, pp.1503-1513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMAM dendrimer mediated siRNA delivery to target heat-shock protein 27 and produce potent antiproliferation effect on prostate cancer PC-3 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.1302-1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexing photolabile cholinergic ligands with synthetic and biological receptors: a dynamic survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of esters containing tertiary amine functionalities via active cyanomethyl ester intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Goeldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65, pp.157-163</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (30), pp.4346-4349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440700v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel triazole ribonucleoside down-regulates heat shock protein 27 and induces potent anticancer activity on drug-resistant pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (19), pp.6083-6096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm900960v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitriazolyl Acyclonucleosides with Antiviral Activity against Tobacco Mosaic Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
+                <w:t xml:space="preserve">Complexing photolabile cholinergic ligands with synthetic and biological receptors: a dynamic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Wu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Loudwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goeldner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.2804-2809</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303814v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylethynyltriazole Acyclonucleosides Inhibit Hepatitis C Virus Replication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Bitriazolyl Acyclonucleosides with Antiviral Activity against Tobacco Mosaic Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Neyts</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18, pp.3321-3327</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.2804-2809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303813v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bitriazolyl Nucleosides and Unexpectedly Different Reactivity of Azidotriazole Nucleoside Isomers in Huisgen Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Arylethynyltriazole Acyclonucleosides Inhibit Hepatitis C Virus Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.1695-1701</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.3321-3327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303626v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of 5-Aryltriazole Acyclonucleosides via Suzuki Coupling in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.2389-2393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitoylation is required for efficient Fas cell death signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krittalak Chakrabandhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Hérincs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Dost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (1), pp.209-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Size to Charge Ratio in Construction of Stable and Uniform Nanoscale RNA/dendrimer Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Bitriazolyl Nucleosides and Unexpectedly Different Reactivity of Azidotriazole Nucleoside Isomers in Huisgen Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 5, pp.3674-3681</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.1695-1701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303629v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of structural deviation of poly(amido)amine fan-shape dendrimers (generations 0 to 3) characterized by MALDI and electrospray mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">Importance of Size to Charge Ratio in Construction of Stable and Uniform Nanoscale RNA/dendrimer Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-C. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.3674-3681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00303628v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmitoylation is Required for Fas to Trigger Cell Death Signaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Propagation of structural deviation of poly(amido)amine fan-shape dendrimers (generations 0 to 3) characterized by MALDI and electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 266 (1-3), pp.62-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2007.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303625v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMAM dendrimers for efficient siRNA delivery and potent gene silencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wu</w:t>
+                <w:t xml:space="preserve">Palmitoylation is Required for Fas to Trigger Cell Death Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Herincs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabandhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hafdi</w:t>
+                <w:t xml:space="preserve">B. Dost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Behr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Erbacher</w:t>
+                <w:t xml:space="preserve">F. Conchonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.209-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00130018v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative binding and self-assembling behavior of cationic low-molecular-weight dendrons with RNA molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">PAMAM dendrimers for efficient siRNA delivery and potent gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Xiao</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hafdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Erbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.2362-2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B601381C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067894v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterocyst differentition and pattern formation in cyanobacteria: a chorus of signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative binding and self-assembling behavior of cationic low-molecular-weight dendrons with RNA molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-C. Zhang</w:t>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 59(2), pp.367-375</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4(3), pp.581-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067898v1</w:t>
+                <w:t xml:space="preserve">hal-00067894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterocyst differentition and pattern formation in cyanobacteria: a chorus of signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59(2), pp.367-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Para-Sulfonated Calixarenes Used as Synthetic Receptors for Complexing Photolabile Cholinergic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Goeldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (10), pp.2641-2653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.200590205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19007,154 +19141,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic analysis and modelling to optimize radiolabeled-dendrimers biodistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologie pour la Santé (RITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19164,404 +19298,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically-based pharmacokinetic modelling of dendrimer nanoparticles to unravel structure – PK parameters relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a physiologically-based pharmacokinetic model to understand and predict the disposition of gallium-68 radiolabeled-dendrimers in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, A Coruña, Spain. 31, pp.Abstr 10514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mechanistic modelling to show the impact of structural modifications on radiolabeled-dendrimers pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMDG/GMP/SPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amsterdam, Netherlands. DMDG/GMP/SPS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19571,131 +19705,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimères supramoléculaires auto-assemblants pour la bio-imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille University. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId606"/>
+      <w:footerReference w:type="default" r:id="rId609"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19842,51 +19976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marrocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Cocozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonangeli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pietropaolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2623349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Galanakou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Tomalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00347-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Resende" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zamoshchak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Artemenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canhui Yi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9948" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhancun Bian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Garofalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03017j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cavazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Molina-Est&#233;vez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Naseem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kit Yan To" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Sze Wai Fung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jozefiakov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Kulkarni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kev&#233;ly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19248-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuee Cai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyan Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Tong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/procel/pwaf019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez-Alesanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizzuti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79340-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Tremblay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Hu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151382" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Qian Lew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Patil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn8117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322403121" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziru Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156387" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00425" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Su" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tsz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202202663" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315766v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora&#8208;adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Ya&#8208;ting Huang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308262" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangjie Shi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220787120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305215" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal Hendel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus O Bak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#252;ell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2023.102066" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01878K" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215308120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/accountsmr.1c00272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Maron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02305a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Castano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03705-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Lin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06655B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm1418" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ellert-Miklaszewska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201400" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfang Xiong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Yuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Huang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L Kao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Selvaraj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00662-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Vel&#225;zquez-Campoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Wei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loncle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EXP.20210003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam K Dey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00418-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Cong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyou Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.11.083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Weng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-020-0207-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob02164d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Porzia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Inghilleri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Raspa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15644-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wen Huang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Reebye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Czysz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciriello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dorman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.10.044" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00589" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Abi&#225;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111453" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2019.1612678" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992806v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ochocka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maleszewska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2019-0176" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y.T. Huang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.04.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03347-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Dong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Yu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-W. Hong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Zheng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr00625c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Burnap" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.09.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01221k" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992967v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwati Kala" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Yung" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Mao Chan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.11.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1623-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Suo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783444v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0136-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604192" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Posocco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503866" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783435v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hinman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Ma" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11556" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452670v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Sun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10637" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452675v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stehpanie Dorman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28799" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130071v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wei" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Posocco" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222099v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ungaro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiuan Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.048" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128969v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cong" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;lever" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kala" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Mak" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posoxxo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pricl" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021094v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posocco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975037v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reebye" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#230;trom" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mintz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wen Huang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26669" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assaf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latifi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01005a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975063v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460547v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.030" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWFV30P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067963v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Raimundo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Catapano" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975038v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tintaru" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chendo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919576v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ottaviani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cangiotti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fattori" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coppola" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460447v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60129c" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919578v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F. Chen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12277" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919577v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Raimundo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919568v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denbigh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914727v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914728v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggiani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914745v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696836v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724325v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demaria" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300534u" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696853v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697518v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698900v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sun" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460422v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc18147a" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696854v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697517v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696830v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773476v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773462v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Bolcato-Bellemin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460455v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2011.10.006" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9S4678-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566384v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696834v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624846v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Liu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dal Col" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2009544" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696829v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.021" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQ4W70P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696828v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsogiannou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catapano" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696835v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460316v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Zhou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc200275g" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624856v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524518v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566381v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordanengo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566366v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Fan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Q. Qu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.08.093" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRJ1GKQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476527v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566382v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566380v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566383v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523863v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386951v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413539v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440699v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440698v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440700v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loudwig" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goeldner" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440701v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900960v" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303814v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303813v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neyts" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303626v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303627v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165458v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittalak Chakrabandhu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n H&#233;rincs" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huault" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dost" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601456" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303629v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Shen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303628v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazarin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.07.002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL5CD6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303625v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herincs" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabandhu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dost" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130018v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafdi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbacher" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601381C" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PKKFBS5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067894v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067898v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Zhang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;du" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129989v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goeldner" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590205" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LW9LQ64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797656v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marrocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Cocozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonangeli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pietropaolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2623349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Galanakou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Tomalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00347-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kit Yan To" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Sze Wai Fung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhancun Bian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Garofalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03017j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cavazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Molina-Est&#233;vez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Naseem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Estaras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08178-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Resende" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zamoshchak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ara&#250;jo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113850" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhao Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Artemenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canhui Yi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jozefiakov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Kulkarni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kev&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19248-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuee Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyan Guan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Tong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/procel/pwaf019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Qian Lew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Patil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn8117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez-Alesanco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizzuti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79340-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Tremblay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322403121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziru Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156387" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah King" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tsz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202202663" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangjie Shi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220787120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Cao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315766v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora&#8208;adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Ya&#8208;ting Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal Hendel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus O Bak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#252;ell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2023.102066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01878K" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215308120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/accountsmr.1c00272" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02305a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Castano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03705-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ellert-Miklaszewska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06655B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm1418" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfang Xiong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L Kao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Selvaraj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101285" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00662-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Vel&#225;zquez-Campoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101453" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EXP.20210003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Cong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyou Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.11.083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam K Dey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00418-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Weng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Huang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-020-0207-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob02164d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Porzia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Inghilleri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Raspa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15644-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wen Huang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Reebye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Czysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciriello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dorman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.10.044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00589" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Abi&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111453" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2019.1612678" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y.T. Huang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.04.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992806v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ochocka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maleszewska" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2019-0176" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03347-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992903v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Dong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Yu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-W. Hong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Zheng" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr00625c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Burnap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.09.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01221k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992967v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwati Kala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Yung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Mao Chan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.11.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1623-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Suo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0136-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hinman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruiz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Ma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11556" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459079v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604192" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459075v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Posocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503866" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10637" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stehpanie Dorman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ungaro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiuan Liu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.048" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130071v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wei" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Posocco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128932v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128969v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;lever" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992909v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kala" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Mak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posoxxo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pricl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assaf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latifi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01005a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posocco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reebye" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#230;trom" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mintz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wen Huang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26669" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975063v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Raimundo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460547v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.030" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWFV30P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021095v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Catapano" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975038v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tintaru" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chendo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ottaviani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cangiotti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fattori" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coppola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460447v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60129c" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919578v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F. Chen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12277" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919577v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Raimundo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914727v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919568v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denbigh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914728v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggiani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914750v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914747v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914745v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc18147a" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698900v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murai" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697518v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696853v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724325v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demaria" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300534u" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696854v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696830v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773476v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773462v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Bolcato-Bellemin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460455v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2011.10.006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9S4678-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566384v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696835v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624846v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Liu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dal Col" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2009544" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696828v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsogiannou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catapano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696829v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQ4W70P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460316v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Zhou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc200275g" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524518v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566381v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordanengo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Fan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Q. Qu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.08.093" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRJ1GKQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566382v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476527v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566380v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566383v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386951v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440699v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440698v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocci" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413539v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440701v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900960v" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440700v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loudwig" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goeldner" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303814v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303813v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neyts" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303627v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165458v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittalak Chakrabandhu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n H&#233;rincs" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huault" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dost" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601456" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303626v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303629v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Shen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303628v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazarin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.07.002" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL5CD6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303625v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herincs" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabandhu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dost" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130018v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafdi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbacher" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601381C" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PKKFBS5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067894v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067898v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Zhang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;du" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129989v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goeldner" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590205" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LW9LQ64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797656v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>