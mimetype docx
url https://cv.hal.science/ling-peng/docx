--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -234,4734 +234,4734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer engineering to overcome delivery challenges of nucleic acids</w:t>
+                <w:t xml:space="preserve">P-cadherin mechanoactivates tumor-mesothelium metabolic coupling to promote ovarian cancer metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Ni</w:t>
+                <w:t xml:space="preserve">Jing Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wu</w:t>
+                <w:t xml:space="preserve">Sally Kit Yan To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Galanakou</w:t>
+                <w:t xml:space="preserve">Katie Sze Wai Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
+                <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald A Tomalia</w:t>
+                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.115096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44222-025-00347-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175106v1</w:t>
+                <w:t xml:space="preserve">hal-04881848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inner hydrophobicity of dendrimer nanomicelles on biodistribution: a PET imaging study</w:t>
+                <w:t xml:space="preserve">Self-assembling dendrimer nanodrug formulations for decreased hERG-related toxicity and enhanced therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Roussel</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twiany Cruz-Dubois</w:t>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Louis</w:t>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">Marion Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13 (17), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TB01266F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu9948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851748v1</w:t>
+                <w:t xml:space="preserve">hal-05143182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-cadherin mechanoactivates tumor-mesothelium metabolic coupling to promote ovarian cancer metastasis</w:t>
+                <w:t xml:space="preserve">Bola-amphiphilic glycodendrimers for targeting glial cells in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Ma</w:t>
+                <w:t xml:space="preserve">Zhancun Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Kit Yan To</w:t>
+                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Sze Wai Fung</w:t>
+                <w:t xml:space="preserve">Stefano Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
+                <w:t xml:space="preserve">Junyue Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115096⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr03017j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881848v1</w:t>
+                <w:t xml:space="preserve">hal-05365586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling dendrimer nanodrug formulations for decreased hERG-related toxicity and enhanced therapeutic efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced delivery systems for gene editing: A comprehensive review from the GenE-HumDi COST Action Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Francisco J Molina-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Álvaro Plaza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Victor Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Casanova</w:t>
+                <w:t xml:space="preserve">Asma Naseem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu9948⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.102457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143182v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola-amphiphilic glycodendrimers for targeting glial cells in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic antitumor activity of sorafenib and the NUPR1 inhibitor LZX-2-73 in multiple cancer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Estaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhancun Bian</w:t>
+                <w:t xml:space="preserve">Emma Cosialls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Junyue Zheng</w:t>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nr03017j⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08178-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365586v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced delivery systems for gene editing: A comprehensive review from the GenE-HumDi COST Action Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic dendrimer-assisted delivery of antisense nucleic acid mimics against E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+                <w:t xml:space="preserve">Yana Zamoshchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Molina-Estévez</w:t>
+                <w:t xml:space="preserve">Daniela Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Plaza Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asma Naseem</w:t>
+                <w:t xml:space="preserve">Joana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.113850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931602v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antitumor activity of sorafenib and the NUPR1 inhibitor LZX-2-73 in multiple cancer models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">STING‐Activating Polymers Boost Lymphatic Delivery of mRNA Vaccine to Potentiate Cancer Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Estaras</w:t>
+                <w:t xml:space="preserve">Benhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cosialls</w:t>
+                <w:t xml:space="preserve">Bowei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Mengyao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.839. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-025-08178-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202412654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577988v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic dendrimer-assisted delivery of antisense nucleic acid mimics against E. coli</w:t>
+                <w:t xml:space="preserve">Bola-Amphiphilic Dendrimer Enhances Imatinib to Target Metastatic Ovarian Cancer via β-Catenin-HRP2 Signaling Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Gomes</w:t>
+                <w:t xml:space="preserve">Zeyu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Resende</w:t>
+                <w:t xml:space="preserve">Margarita Artemenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Zamoshchak</w:t>
+                <w:t xml:space="preserve">Weiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Araújo</w:t>
+                <w:t xml:space="preserve">Ming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Castro</w:t>
+                <w:t xml:space="preserve">Canhui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 384, pp.113850. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127965v1</w:t>
+                <w:t xml:space="preserve">hal-04868442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING‐Activating Polymers Boost Lymphatic Delivery of mRNA Vaccine to Potentiate Cancer Immunotherapy</w:t>
+                <w:t xml:space="preserve">Nanobody conjugated with dendrimer nanoparticles effectively neutralizes tick-borne encephalitis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Zhang</w:t>
+                <w:t xml:space="preserve">Jana Jozefiaková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongling Wang</w:t>
+                <w:t xml:space="preserve">Amod Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhao Li</w:t>
+                <w:t xml:space="preserve">Ádám Kevély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowei Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mengyao Zhao</w:t>
+                <w:t xml:space="preserve">Eva Nováková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202412654⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-19248-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931603v1</w:t>
+                <w:t xml:space="preserve">hal-05313619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola-Amphiphilic Dendrimer Enhances Imatinib to Target Metastatic Ovarian Cancer via β-Catenin-HRP2 Signaling Axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamin 1-mediated endocytic recycling of glycosylated N-cadherin sustains the plastic mesenchymal state to promote ovarian cancer metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuee Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Shi</w:t>
+                <w:t xml:space="preserve">Zhangyan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Artemenko</w:t>
+                <w:t xml:space="preserve">Yin Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyu Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Canhui Yi</w:t>
+                <w:t xml:space="preserve">Weiyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c12857⟩</w:t>
+              <w:t xml:space="preserve">Protein and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.602-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/procel/pwaf019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868442v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody conjugated with dendrimer nanoparticles effectively neutralizes tick-borne encephalitis virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of induced resistance to the antitumoral agent ZZW-115 in pancreas ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Estaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Jozefiaková</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eva Nováková</w:t>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cosialls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.35482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-19248-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11931-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313619v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of induced resistance to the antitumoral agent ZZW-115 in pancreas ductal adenocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Dendrimer engineering to overcome delivery challenges of nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Galanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Estaras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Cosialls</w:t>
+                <w:t xml:space="preserve">Donald A Tomalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-11931-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44222-025-00347-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05193312v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamin 1-mediated endocytic recycling of glycosylated N-cadherin sustains the plastic mesenchymal state to promote ovarian cancer metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of inner hydrophobicity of dendrimer nanomicelles on biodistribution: a PET imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuee Cai</w:t>
+                <w:t xml:space="preserve">Twiany Cruz-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangyan Guan</w:t>
+                <w:t xml:space="preserve">Beatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Tong</w:t>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyang Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiangwen Zhang</w:t>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (7), pp.602-608. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/procel/pwaf019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TB01266F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175103v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Internal Structure of High-Performance Multicore Magnetic Nanoparticles Used in Cancer Thermotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the phosphatidylglycerol lipid: An amphiphilic dendrimer as a promising antibacterial candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Nian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Kosta</w:t>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Miele</w:t>
+                <w:t xml:space="preserve">Shi Qian Lew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Sandri</w:t>
+                <w:t xml:space="preserve">Pankaj Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Au</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (39), pp.eadn8117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn8117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622011v2</w:t>
+                <w:t xml:space="preserve">hal-04710306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the phosphatidylglycerol lipid: An amphiphilic dendrimer as a promising antibacterial candidate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembling dendrimer nanosystems for specific fluorine magnetic resonance imaging and effective theranostic treatment of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Qian Lew</w:t>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Patil</w:t>
+                <w:t xml:space="preserve">Teodora-Adriana Perles-Barbacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn8117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (25), pp.e2322403121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322403121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710306v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an efficient NUPR1 inhibitor with anticancer activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jimenez-Alesanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.29515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-79340-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture and flocculation of toxic cyanobacteria by amphiphilic peptide dendrimers for mitigating harmful blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Luc Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danni Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling dendrimer nanosystems for specific fluorine magnetic resonance imaging and effective theranostic treatment of tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The synergistic neurovascular electro-healing of infected diabetic wounds by a multifaceted absorbable ion-conductive adhesive patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+                <w:t xml:space="preserve">Wenlong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora-Adriana Perles-Barbacaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">Jiayi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Jiang</w:t>
+                <w:t xml:space="preserve">Ziru Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322403121⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 500, pp.156387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.156387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610233v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergistic neurovascular electro-healing of infected diabetic wounds by a multifaceted absorbable ion-conductive adhesive patch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer as Potent Antibacterial against Drug-Resistant Bacteria in Mouse Models of Human Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziru Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiangyu Chen</w:t>
+                <w:t xml:space="preserve">Noah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Qian Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanny Hsuan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Galanakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.156387⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.453-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.3c00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749088v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer as Potent Antibacterial against Drug-Resistant Bacteria in Mouse Models of Human Infectious Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the Internal Structure of High-Performance Multicore Magnetic Nanoparticles Used in Cancer Thermotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah King</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christina Galanakou</w:t>
+                <w:t xml:space="preserve">Dalila Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Materials Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465187v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer Doping Enhanced pH-Sensitivity of Liposomal Vesicle for Effective Co-delivery Toward Synergistic Ferroptosis-Apoptosis Therapy of Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Cargo-selective and adaptive delivery of nucleic acid therapeutics by bola-amphiphilic dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Su</w:t>
+                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Zhang</w:t>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Tsz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligong Lu</w:t>
+                <w:t xml:space="preserve">Kangjie Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202202663⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (21), pp.e2220787120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2220787120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940472v1</w:t>
+                <w:t xml:space="preserve">hal-04099741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cargo-selective and adaptive delivery of nucleic acid therapeutics by bola-amphiphilic dendrimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PD‐L1 Antibody‐Conjugated PAMAM Dendrimer Nanosystem for Simultaneously Inhibiting Glycolysis and Promoting Immune Response in Fighting Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandan Zhu</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoping Lian</w:t>
+                <w:t xml:space="preserve">Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangjie Shi</w:t>
+                <w:t xml:space="preserve">Weiling Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Chen</w:t>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (21), pp.e2220787120. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2220787120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202305215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099741v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PD‐L1 Antibody‐Conjugated PAMAM Dendrimer Nanosystem for Simultaneously Inhibiting Glycolysis and Promoting Immune Response in Fighting Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Self‐Assembling Dendrimer Nanosystems for Magnetic Resonance And Multimodality Imaging of Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Teodora‐adriana Perles-Barbacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yi Xia</w:t>
+                <w:t xml:space="preserve">Adela Ya‐ting Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202305215⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202308262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193228v1</w:t>
+                <w:t xml:space="preserve">hal-04315766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Self‐Assembling Dendrimer Nanosystems for Magnetic Resonance And Multimodality Imaging of Tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+                <w:t xml:space="preserve">Progress and Harmonization of Gene Editing to Treat Human Diseases (Proceeding of COST Action CA21113 GenE-HumDi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayal Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus O Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora‐adriana Perles-Barbacaru</w:t>
+                <w:t xml:space="preserve">Paula Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela Ya‐ting Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baoping Lian</w:t>
+                <w:t xml:space="preserve">Marc Güell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202308262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2023.102066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315766v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Harmonization of Gene Editing to Treat Human Diseases (Proceeding of COST Action CA21113 GenE-HumDi)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic dendrimers against antibiotic resistance: light at the end of the tunnel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Galanakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2023.102066⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM01878K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283508v1</w:t>
+                <w:t xml:space="preserve">hal-04009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic dendrimers against antibiotic resistance: light at the end of the tunnel?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendrimer nanosystems for adaptive tumor-assisted drug delivery via extracellular vesicle hijacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM01878K⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2215308120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009305v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer nanosystems for adaptive tumor-assisted drug delivery via extracellular vesicle hijacking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Roussel</w:t>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer Doping Enhanced pH-Sensitivity of Liposomal Vesicle for Effective Co-delivery Toward Synergistic Ferroptosis-Apoptosis Therapy of Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2202663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2215308120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202202663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977439v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic Dendrimer Vectors for RNA Delivery: State-of-the-Art and Future Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NUPR1 protects against hyperPARylation-dependent cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Santofimia-Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/accountsmr.1c00272⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03705-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674633v1</w:t>
+                <w:t xml:space="preserve">hal-04084989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic self-assembling supramolecular dendrimer nanosystems as potent antibacterial candidates against drug-resistant bacteria and biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">Small Activating RNA Modulation of the G Protein‐Coupled Receptor for Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfang Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanjun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2nr02305a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202200562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691397v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUPR1 protects against hyperPARylation-dependent cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Audebert</w:t>
+                <w:t xml:space="preserve">Bola‐Amphiphilic Glycodendrimers: New Carbohydrate Mimicking Scaffolds to Target Carbohydrate‐Binding Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigino Ralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03705-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04084989v1</w:t>
+                <w:t xml:space="preserve">hal-03725167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bola‐Amphiphilic Glycodendrimers: New Carbohydrate Mimicking Scaffolds to Target Carbohydrate‐Binding Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
+                <w:t xml:space="preserve">A biodegradable amphiphilic poly(aminoester) dendrimer for safe and effective siRNA delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanzheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC06655B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03725167v1</w:t>
+                <w:t xml:space="preserve">hal-03536584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodegradable amphiphilic poly(aminoester) dendrimer for safe and effective siRNA delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuanzheng Huang</w:t>
+                <w:t xml:space="preserve">Thermostable ionizable lipid-like nanoparticle (iLAND) for RNAi treatment of hyperlipidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abm1418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CC06655B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536584v1</w:t>
+                <w:t xml:space="preserve">hal-03590890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostable ionizable lipid-like nanoparticle (iLAND) for RNAi treatment of hyperlipidemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-phase dendrimer synthesis: a promising approach to transform dendrimer construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ting Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-L Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abm1418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03590890v1</w:t>
+                <w:t xml:space="preserve">hal-03878638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Activating RNA Modulation of the G Protein‐Coupled Receptor for Cancer Treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic Dendrimer Vectors for RNA Delivery: State-of-the-Art and Future Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202200562⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/accountsmr.1c00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701082v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase dendrimer synthesis: a promising approach to transform dendrimer construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ya-Ting Huang</w:t>
+                <w:t xml:space="preserve">Dynamic self-assembling supramolecular dendrimer nanosystems as potent antibacterial candidates against drug-resistant bacteria and biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-L Kao</w:t>
+                <w:t xml:space="preserve">Bar Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Selvaraj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Einav Malach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2nr02305a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03878638v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ionizable supramolecular dendrimer nanosystem for effective siRNA delivery with a favorable safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -4993,325 +4993,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUPR1 inhibitor ZZW-115 induces ferroptosis in a mitochondria-dependent manner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Design of Inhibitors of the Intrinsically Disordered Protein NUPR1: Balance between Drug Affinity and Target Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-021-00662-2⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536613v1</w:t>
+                <w:t xml:space="preserve">hal-03536609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Inhibitors of the Intrinsically Disordered Protein NUPR1: Balance between Drug Affinity and Target Function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">NUPR1 inhibitor ZZW-115 induces ferroptosis in a mitochondria-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1453. </w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11101453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41420-021-00662-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536609v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimeric Nanosystem Consistently Circumvents Heterogeneous Drug Response and Resistance in Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -5535,103 +5535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and use of an amphiphilic dendrimer for siRNA delivery into primary immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam K Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -5663,2102 +5663,2098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic siRNA: state of the art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Aryltriazole Acyclic C-Azanucleosides as Anticancer Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Zhong</w:t>
+                <w:t xml:space="preserve">Yanhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhua Weng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">Yun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyu Huang</w:t>
+                <w:t xml:space="preserve">Qianqian Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41392-020-0207-x⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ob02164d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992725v1</w:t>
+                <w:t xml:space="preserve">hal-03041312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+                <w:t xml:space="preserve">Natural killer cells modulate motor neuron-immune cell cross talk in models of Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Cocozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Porzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Inghilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Raspa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15644-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877804v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Aryltriazole Acyclic C-Azanucleosides as Anticancer Candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Pricl</w:t>
+                <w:t xml:space="preserve">Targeting NUPR1 with the small compound ZZW-115 is an efficient strategy to treat hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ob02164d⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 486, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2020.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041312v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells modulate motor neuron-immune cell cross talk in models of Amyotrophic Lateral Sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germana Cocozza</w:t>
+                <w:t xml:space="preserve">Liver Activation of Hepatocellular Nuclear Factor-4α by Small Activating RNA Rescues Dyslipidemia and Improves Metabolic Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Porzia</w:t>
+                <w:t xml:space="preserve">Vikash Reebye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Inghilleri</w:t>
+                <w:t xml:space="preserve">Katherine Czysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Raspa</w:t>
+                <w:t xml:space="preserve">Simona Ciriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15644-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.361 - 370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551996v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NUPR1 with the small compound ZZW-115 is an efficient strategy to treat hepatocellular carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Novel triazole nucleoside analogues promote anticancer activity via both apoptosis and autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoping Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Can Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (69), pp.10014-10017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04660d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2020.04.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02994552v1</w:t>
+                <w:t xml:space="preserve">hal-02992738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Activation of Hepatocellular Nuclear Factor-4α by Small Activating RNA Rescues Dyslipidemia and Improves Metabolic Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai-Wen Huang</w:t>
+                <w:t xml:space="preserve">Surface Charge of Supramolecular Nanosystems for In Vivo Biodistribution: A MicroSPECT/CT Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikash Reebye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Dorman</w:t>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.10.044⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202003290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992731v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Charge of Supramolecular Nanosystems for In Vivo Biodistribution: A MicroSPECT/CT Imaging Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimers for biomedical applications: lessons learned from poly(amidoamine) dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202003290⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992689v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimers for biomedical applications: lessons learned from poly(amidoamine) dendrimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A self-assembling amphiphilic dendrimer nanotracer for SPECT imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00589⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc07750b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041818v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel triazole nucleoside analogues promote anticancer activity via both apoptosis and autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Therapeutic siRNA: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhua Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (69), pp.10014-10017. </w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc04660d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41392-020-0207-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992738v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-assembling amphiphilic dendrimer nanotracer for SPECT imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Marson</w:t>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.301-304. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.e138117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc07750b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480314v1</w:t>
+                <w:t xml:space="preserve">hal-03877804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Stress-Induced Protein NUPR1 to Treat Pancreatic Adenocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Designing and repurposing drugs to target intrinsically disordered proteins for cancer treatment: using NUPR1 as a paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Abián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Abián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.1453. </w:t>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8111453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2019.1612678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480322v1</w:t>
+                <w:t xml:space="preserve">hal-02140372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and repurposing drugs to target intrinsically disordered proteins for cancer treatment: using NUPR1 as a paradigm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Poly(amidoamine) dendrimers: covalent and supramolecular synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y.T. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23723556.2019.1612678⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140372v1</w:t>
+                <w:t xml:space="preserve">hal-02140381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(amidoamine) dendrimers: covalent and supramolecular synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient and innocuous delivery of small interfering RNA to microglia using an amphiphilic dendrimer nanovector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ellert-Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ochocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maleszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (18), pp.2441 - 2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2019-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140381v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and innocuous delivery of small interfering RNA to microglia using an amphiphilic dendrimer nanovector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Flavonoid–alkylphospholipid conjugates elicit dual inhibition of cancer cell growth and lipid accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2019-0176⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8919 - 8922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc04084f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992806v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid–alkylphospholipid conjugates elicit dual inhibition of cancer cell growth and lipid accumulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
+                <w:t xml:space="preserve">Targeting intrinsically disordered proteins involved in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Abián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (61), pp.8919 - 8922. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc04084f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03347-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992833v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-based design identifies a potent NUPR1 inhibitor exerting anticancer activity via necroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (6), pp.2500 - 2513. </w:t>
@@ -7790,1272 +7786,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting intrinsically disordered proteins involved in cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Targeting the Stress-Induced Protein NUPR1 to Treat Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Velázquez-Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Abián</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03347-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8111453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491357v1</w:t>
+                <w:t xml:space="preserve">hal-02480322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Targeting Dendrimer-Mediated siRNA Delivery System for Effective Gene Silencing in Cancer Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E2F signature is predictive for the pancreatic adenocarcinoma clinical outcome and sensitivity to E2F inhibitors, but not for the response to cytotoxic-based treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Dong</w:t>
+                <w:t xml:space="preserve">Benjamin Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianzhu Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuanyu Huang</w:t>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (47), pp.16264-16274. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b10021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26613-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992903v1</w:t>
+                <w:t xml:space="preserve">hal-01947725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F signature is predictive for the pancreatic adenocarcinoma clinical outcome and sensitivity to E2F inhibitors, but not for the response to cytotoxic-based treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yi Xia</w:t>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Gayet</w:t>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.8330. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (45), pp.11454-11459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26613-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947725v1</w:t>
+                <w:t xml:space="preserve">hal-01947788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise tuning of single molecule conductance in an electrochemical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Z.-W. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (15), pp.7026 - 7032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr00625c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947788v1</w:t>
+                <w:t xml:space="preserve">hal-01792394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise tuning of single molecule conductance in an electrochemical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Carbon/Nitrogen Metabolic Balance: Lessons from Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Burnap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (15), pp.7026 - 7032. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.1116 - 1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr00625c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792394v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon/Nitrogen Metabolic Balance: Lessons from Cyanobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
+                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong-Zhao Zhou</w:t>
+                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L Burnap</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (12), pp.1116 - 1130. </w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (11), pp.1420 - 1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992919v1</w:t>
+                <w:t xml:space="preserve">hal-02992931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+                <w:t xml:space="preserve">Negative dendritic effect on enzymatic hydrolysis of dendrimer conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
+                <w:t xml:space="preserve">Mengyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (11), pp.1420 - 1443. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (47), pp.5956 - 5959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc01221k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992931v1</w:t>
+                <w:t xml:space="preserve">hal-02992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative dendritic effect on enzymatic hydrolysis of dendrimer conjugates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mei Cong</w:t>
+                <w:t xml:space="preserve">Blocking Stemness and Metastatic Properties of Ovarian Cancer Cells by Targeting p70S6K with Dendrimer Nanovector-Based siRNA Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Shashwati Kala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
+                <w:t xml:space="preserve">Susan Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tak Mao Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc01221k⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.70 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992951v1</w:t>
+                <w:t xml:space="preserve">hal-02992967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Stemness and Metastatic Properties of Ovarian Cancer Cells by Targeting p70S6K with Dendrimer Nanovector-Based siRNA Delivery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dual Targeting Dendrimer-Mediated siRNA Delivery System for Effective Gene Silencing in Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tak Mao Chan</w:t>
+                <w:t xml:space="preserve">Yiwen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Cao</w:t>
+                <w:t xml:space="preserve">Tianzhu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.70 - 83. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (47), pp.16264-16274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b10021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992967v2</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular engineering of dendrimer nanovectors for siRNA delivery and gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.663 - 675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9089,90 +9089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclonucleosides bearing coplanar arylethynyltriazole nucleobases: synthesis, structural analysis, and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxiong Suo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9214,64 +9214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent drugless dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbin Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (9), pp.686 - 688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9331,77 +9331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.1029 - 1035. </w:t>
@@ -9433,429 +9433,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorinated Bola-Amphiphilic Dendrimer for On-Demand Delivery of siRNA, via Specific Response to Reactive Oxygen Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Sierpiński triangle fractals on symmetry-mismatched Ag(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu Cao</w:t>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaochen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201604192⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (69), pp.10578-10581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc04879j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459079v1</w:t>
+                <w:t xml:space="preserve">hal-01766330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Dendrimer Self-Assembly for Efficient siRNA Delivery: From Conceptual Design to In Vivo Efficient Gene Silencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fluorinated Bola-Amphiphilic Dendrimer for On-Demand Delivery of siRNA, via Specific Response to Reactive Oxygen Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201503866⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (47), pp.8594-8603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201604192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459075v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sierpiński triangle fractals on symmetry-mismatched Ag(100)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Liu</w:t>
+                <w:t xml:space="preserve">Mastering Dendrimer Self-Assembly for Efficient siRNA Delivery: From Conceptual Design to In Vivo Efficient Gene Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaochen Gu</w:t>
+                <w:t xml:space="preserve">Paola Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Li</w:t>
+                <w:t xml:space="preserve">Qiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (69), pp.10578-10581. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (27), pp.3667-3676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc04879j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201503866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766330v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of TLX induces TET3 expression and inhibits glioblastoma stem cell self-renewal and tumorigenesis</w:t>
               </w:r>
@@ -9975,90 +9975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular Nuclear Factor 4 alpha (HNF-4 alpha) activation by saRNA rescues dyslipidemia and promotes favorable metabolic profile in a high fat diet (HFD) fed rat model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikash Reebye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Wen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Czysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ciriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stehpanie Dorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of new defective molecules in poly(amidoamide)dendrimers by combining mass spectrometry and nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ungaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10381,51 +10381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodrug formed by coassembly of dual anticancer drugs to inhibit cancer cell drug resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10644,51 +10644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10737,4734 +10737,4743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave promoted C-O coupling for synthesizing O-aryloxytriazole nucleoside analogues</w:t>
+                <w:t xml:space="preserve">Pd-catalyzed oxidative C-H alkenylation: an effective method for synthesizing arylvinyltriazole nucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Borge</w:t>
+                <w:t xml:space="preserve">G. Quélever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quéléver</w:t>
+                <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.3889-3893</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149759v1</w:t>
+                <w:t xml:space="preserve">hal-01128969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-catalyzed oxidative C-H alkenylation: an effective method for synthesizing arylvinyltriazole nucleosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave promoted C-O coupling for synthesizing O-aryloxytriazole nucleoside analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Xia</w:t>
+                <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quélever</w:t>
+                <w:t xml:space="preserve">L. Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fan</w:t>
+                <w:t xml:space="preserve">G. Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.110-114</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.3889-3893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128969v1</w:t>
+                <w:t xml:space="preserve">hal-01149759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dendrimer nanovector mediated small interfering RNA delivery to target Akt with clinical anticancer drug paclitaxel for effective and potent anticancer activity in treating ovarian cancer</w:t>
+                <w:t xml:space="preserve">A 'click' chemistry constructed affinity system for 2-oxoglutaric acid receptors and binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kala</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.C. Mak</w:t>
+                <w:t xml:space="preserve">Z. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Posoxxo</w:t>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pricl</w:t>
+                <w:t xml:space="preserve">A. Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (33), pp.6470-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob01005a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992909v1</w:t>
+                <w:t xml:space="preserve">hal-01067964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 'click' chemistry constructed affinity system for 2-oxoglutaric acid receptors and binding proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Mimicking 2-oxoglutaric acid signaling function using molecular probes: insights from structural and functional investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Assaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">E. Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Ziarelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (33), pp.6470-6475. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 12, pp.4723-4729</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067964v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking 2-oxoglutaric acid signaling function using molecular probes: insights from structural and functional investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed ligand catalyst: a powerful tool in transition metal-catalyzed cross-coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.4723-4729</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.2698-2702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021094v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arginine-terminated generation 4 PAMAM dendrimer as an effective nanovector for functional siRNA delivery in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iovanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.521-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel RNA oligonucleotide improves liver function and inhibits liver carcinogenesis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reebye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sætrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Reebye</w:t>
+                <w:t xml:space="preserve">K. Wen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.216-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.26669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed ligand catalyst: a powerful tool in transition metal-catalyzed cross-coupling reactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformational sensitivity of conjugated poly(ethylene oxide)-poly(amidoamine) molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.163--174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975063v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(dba)2 vs Pd2(dba)3 : An in-depth comparison of catalytic reactivity and mechanism via mixed-ligand promoted C-N and C-S coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.4074-4077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational sensitivity of conjugated poly(ethylene oxide)-poly(amidoamine) molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">Structurally flexible triethanolamine-core poly(amidoamine) dendrimers as effective nanovectors to deliver RNAi-based therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+                <w:t xml:space="preserve">C.V. Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.844-852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460547v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally flexible triethanolamine-core poly(amidoamine) dendrimers as effective nanovectors to deliver RNAi-based therapeutics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Liu</w:t>
+                <w:t xml:space="preserve">Conformational sensibility of PEO-PAMAM hybrid molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.V. Catapano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Zhou</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.844-852</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021095v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational sensibility of PEO-PAMAM hybrid molecules to cations adducted upon electrospray ionization - A mass spectrometry, ion mobility and molecular modeling study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper(II) binding to structurally flexible triethanolamine-core PAMAM dendrimers: a combined experimental/in silico approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chendo</w:t>
+                <w:t xml:space="preserve">M.F. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Wang</w:t>
+                <w:t xml:space="preserve">M. Cangiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viel</w:t>
+                <w:t xml:space="preserve">A. Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">C. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 808, pp.163-174</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.685-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975038v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) binding to structurally flexible triethanolamine-core PAMAM dendrimers: a combined experimental/in silico approach</w:t>
+                <w:t xml:space="preserve">Combination of dendrimer nanovector mediated small interfering RNA delivery to target Akt with clinical anticancer drug paclitaxel for effective and potent anticancer activity in treating ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Ottaviani</w:t>
+                <w:t xml:space="preserve">S. Kala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cangiotti</w:t>
+                <w:t xml:space="preserve">A.S.C. Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fattori</w:t>
+                <w:t xml:space="preserve">P. Posoxxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coppola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Posocco</w:t>
+                <w:t xml:space="preserve">S. Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.685-694</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.2634-2642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919576v1</w:t>
+                <w:t xml:space="preserve">hal-00992909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-19 NMR: a valuable tool for studying biological events</w:t>
+                <w:t xml:space="preserve">Nucleoside analog inhibits microRNA-214 through targeting heat-shock factor 1 in human epithelial ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
+                <w:t xml:space="preserve">Y-F. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Z. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (20), pp.7971--7982. </w:t>
+              <w:t xml:space="preserve">Cancer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (12), pp.1683-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cs60129c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cas.12277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460447v1</w:t>
+                <w:t xml:space="preserve">hal-00919578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoside analog inhibits microRNA-214 through targeting heat-shock factor 1 in human epithelial ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of siRNA overhangs for dendrimer-mediated siRNA delivery and gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-F. Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">D. Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.3262-3273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919578v1</w:t>
+                <w:t xml:space="preserve">hal-00914727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S coupling using a mixed-ligand Pd catalyst: a highly effective strategy for synthesizing arylthio-substituted heterocycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+                <w:t xml:space="preserve">Conformational changes of small PAMAM dendrimers as a function of their charge state: a combined electrospray mass spectrometry, traveling-wave ion mobility and molecular modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pricl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denbigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.17267-17272</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 354-355, pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919577v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of siRNA overhangs for dendrimer-mediated siRNA delivery and gene silencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chen</w:t>
+                <w:t xml:space="preserve">C-S coupling using a mixed-ligand Pd catalyst: a highly effective strategy for synthesizing arylthio-substituted heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.3262-3273</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.17267-17272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914727v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes of small PAMAM dendrimers as a function of their charge state: a combined electrospray mass spectrometry, traveling-wave ion mobility and molecular modeling study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A bola-phospholipid containing tetrafluorophenylazido chromophore as a promising lipid probe for biomembrane photolabeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 354-355, pp.235-241</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.5000-5005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919568v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bola-phospholipid containing tetrafluorophenylazido chromophore as a promising lipid probe for biomembrane photolabeling studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Photoactivatable lipid probes to study biomembranes using photoaffinity labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.5000-5005</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.7880-7929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914728v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable lipid probes to study biomembranes using photoaffinity labeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">19F NMR: a valuable tool for studying biological events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.7971-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60129c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914750v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural requirements of 2-oxoglutaric acid analogues to mimic its signaling function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.4664-4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F NMR: a valuable tool for studying biological events</w:t>
+                <w:t xml:space="preserve">F-19 NMR: a valuable tool for studying biological events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42, pp.7971-82. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+              <w:t xml:space="preserve">, 2013, 42 (20), pp.7971--7982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cs60129c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914745v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting heat shock response pathway to treat pancreatic cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rationalizing the F...S interaction discovered within a tetrafluorophenylazido-containing bola-phospholipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (36), pp.4284--4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc18147a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696836v1</w:t>
+                <w:t xml:space="preserve">hal-01460422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the F...S interaction discovered within a tetrafluorophenylazido-containing bola-phospholipid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Genome-wide profiling identified a set of miRNAs that are differentially expressed in glioblastoma stem cells and normal neural stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Murai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc18147a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460422v1</w:t>
+                <w:t xml:space="preserve">hal-00698900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide profiling identified a set of miRNAs that are differentially expressed in glioblastoma stem cells and normal neural stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Murai</w:t>
+                <w:t xml:space="preserve">Targeting heat shock factor I with a triazole nucleoside analog to elicit potent anticancer activity on drug-resistant pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36248</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698900v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting heat shock factor I with a triazole nucleoside analog to elicit potent anticancer activity on drug-resistant pancreatic cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">An efficient mixed-ligand Pd catalytic system to promote C-N coupling for the synthesis of N-arylaminotriazole nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 318, pp.145-153</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.2221-2225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697518v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient mixed-ligand Pd catalytic system to promote C-N coupling for the synthesis of N-arylaminotriazole nucleosides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel bitriazolyl acyclonucleoside endowed with dual antiproliferative and immunomodulatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Qu</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (11), pp.5642-5646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300534u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696853v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel bitriazolyl acyclonucleoside endowed with dual antiproliferative and immunomodulatory activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rocchi</w:t>
+                <w:t xml:space="preserve">Efficient Delivery of Sticky siRNA and Potent Gene Silencing in a Prostate Cancer Model Using a Generation 5 Triethanolamine-Core PAMAM Dendrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pricl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.470-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm300534u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724325v1</w:t>
+                <w:t xml:space="preserve">hal-00697517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Delivery of Sticky siRNA and Potent Gene Silencing in a Prostate Cancer Model Using a Generation 5 Triethanolamine-Core PAMAM Dendrimer</w:t>
+                <w:t xml:space="preserve">Dendrimers as non-viral vectors for siRNA delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (3), pp.470-481</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697517v1</w:t>
+                <w:t xml:space="preserve">hal-00696854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimers as non-viral vectors for siRNA delivery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The seemingly trivial yet challenging synthesis of poly(aminoester) dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quélever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.256-263</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.5011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696854v1</w:t>
+                <w:t xml:space="preserve">hal-00773476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-MAS NMR to investigate protein-ligand binding events in mass-limited samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Amphiphilic Dendrimer for Effective Delivery of Small Interfering RNA and Gene Silencing In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C. Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L. Bolcato-Bellemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59, pp.13-17</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.8478-8484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696830v1</w:t>
+                <w:t xml:space="preserve">hal-00773462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seemingly trivial yet challenging synthesis of poly(aminoester) dendrimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">HR-MAS NMR to investigate protein-ligand binding events in mass-limited samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.5011</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773476v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Amphiphilic Dendrimer for Effective Delivery of Small Interfering RNA and Gene Silencing In Vitro and In Vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution magic angle spinning NMR to investigate ligand-receptor binding events for mass-limited samples in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Cai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.13--17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773462v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution magic angle spinning NMR to investigate ligand-receptor binding events for mass-limited samples in liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Targeting heat shock response pathway to treat pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.35-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01460455v1</w:t>
+                <w:t xml:space="preserve">hal-00696836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitriazolyl acyclonucleosides synthesized via Huisgen reaction using internal alkynes show antiviral activity against tobacco mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Wang</w:t>
+                <w:t xml:space="preserve">Rationally designed structurally flexible PAMAM dendrimers as efficient vectors for DNA transfection in vitro and in vivo to mouse thymus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zhu</w:t>
+                <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Fan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Feng</w:t>
+                <w:t xml:space="preserve">M. Yamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.354-357</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.2461-2473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566384v1</w:t>
+                <w:t xml:space="preserve">hal-00696835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationally designed structurally flexible PAMAM dendrimers as efficient vectors for DNA transfection in vitro and in vivo to mouse thymus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic administration of dendrimer-siRNA complexes efficiently suppresses HIV-1 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Posocco</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.2461-2473</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.2228-2238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696835v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic administration of dendrimer-siRNA complexes efficiently suppresses HIV-1 infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhou</w:t>
+                <w:t xml:space="preserve">2-Difluoromethylene-4-methylenepentanoic Acid, A Paradoxical Probe Able To Mimic the Signaling Role of 2-Oxoglutaric Acid in Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">V. Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (11), pp.2924-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol2009544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696834v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Difluoromethylene-4-methylenepentanoic Acid, A Paradoxical Probe Able To Mimic the Signaling Role of 2-Oxoglutaric Acid in Cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurally Flexible Triethanolamine Core PAMAM Dendrimers Are Effective Nanovectors for DNA Transfection in Vitro and in Vivo to the Mouse Thymus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangyu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">Miriam Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dal Col</w:t>
+                <w:t xml:space="preserve">Jiehua Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Posocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (11), pp.2924-2927. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.2461--2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol2009544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc200275g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624846v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active-Targeted Nanotherapy Strategies for Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catapano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.954-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15489,103 +15498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospray tandem mass spectrometry of poly(amino)ester dendrimers: dissociation rules and structural characterization of defective molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 308, pp.56-64. </w:t>
@@ -15629,1092 +15638,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally Flexible Triethanolamine Core PAMAM Dendrimers Are Effective Nanovectors for DNA Transfection in Vitro and in Vivo to the Mouse Thymus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Posocco</w:t>
+                <w:t xml:space="preserve">Photoactivatable phospholipids bearing tetrafluorophenylazido chromophores exhibit unprecedented protonation state - dependent 19F-NMR signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.4248-4251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460316v1</w:t>
+                <w:t xml:space="preserve">hal-00624856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivatable phospholipids bearing tetrafluorophenylazido chromophores exhibit unprecedented protonation state - dependent 19F-NMR signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Liu</w:t>
+                <w:t xml:space="preserve">Bitriazolyl acyclonucleosides synthesized via Huisgen reaction using internal alkynes show antiviral activity against tobacco mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.4248-4251</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.354-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624856v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazole Nucleoside Derivatives Bearing Aryl Functionalities on the Nucleobases Show Antiviral and Anticancer Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Novel triazole nucleoside analogs with anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (9), pp.806-821</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524518v1</w:t>
+                <w:t xml:space="preserve">hal-00566382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of poly(amino)ester dendrimers and related impurities by electrospray tandem mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Peng</w:t>
+                <w:t xml:space="preserve">N-Aryltriazole ribonucleosides with potent antiproliferative activity against drug-resistant pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.2207-2216</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.2503-2507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566381v1</w:t>
+                <w:t xml:space="preserve">hal-00476527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel arylethynyltriazole acyclonucleoside inhibits proliferation of drug-resistant pancreatic cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.Q. Qu</w:t>
+                <w:t xml:space="preserve">Structural characterization of poly(amino)ester dendrimers and related impurities by electrospray tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.2207-2216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00566366v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel triazole nucleoside analogs with anticancer activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">A novel arylethynyltriazole acyclonucleoside inhibits proliferation of drug-resistant pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.T. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Q. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (20), pp.5979-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.08.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566382v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Aryltriazole ribonucleosides with potent antiproliferative activity against drug-resistant pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rocchi</w:t>
+                <w:t xml:space="preserve">Synthesis of Poly(amino)ester Dendrimers via Active Cyanomethyl Ester Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tintaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, pp.2503-2507</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.8685-8688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476527v1</w:t>
+                <w:t xml:space="preserve">hal-00566380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Poly(amino)ester Dendrimers via Active Cyanomethyl Ester Intermediates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Quelever</w:t>
+                <w:t xml:space="preserve">Ligand-Mediated Highly Effective and Selective C-N Coupling for Synthesizing Bioactive N-Aryltriazole Acyclonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75, pp.8685-8688</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (24), pp.5712-5715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566380v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Aryltriazole acyclonucleosides: Synthesis and biological evaluation against hepatitis C virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (12), pp.3610-3613</w:t>
@@ -16737,920 +16767,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Mediated Highly Effective and Selective C-N Coupling for Synthesizing Bioactive N-Aryltriazole Acyclonucleosides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Triazole Nucleoside Derivatives Bearing Aryl Functionalities on the Nucleobases Show Antiviral and Anticancer Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (24), pp.5712-5715</w:t>
+              <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (9), pp.806-821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566383v1</w:t>
+                <w:t xml:space="preserve">hal-00524518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel arylethynyltriazole Ribonucleosides with selective and effective antiviral and anti-proliferative activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Cu-mediated Selective N-arylation of Aminotriazole Acyclonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.1144-1155</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92, pp.1503-1513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386951v1</w:t>
+                <w:t xml:space="preserve">hal-00440699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-mediated Selective N-arylation of Aminotriazole Acyclonucleosides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Zhu</w:t>
+                <w:t xml:space="preserve">PAMAM dendrimer mediated siRNA delivery to target heat-shock protein 27 and produce potent antiproliferation effect on prostate cancer PC-3 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92, pp.1503-1513</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.1302-1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440699v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMAM dendrimer mediated siRNA delivery to target heat-shock protein 27 and produce potent antiproliferation effect on prostate cancer PC-3 cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient synthesis of esters containing tertiary amine functionalities via active cyanomethyl ester intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.1302-1310</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (30), pp.4346-4349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440698v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of esters containing tertiary amine functionalities via active cyanomethyl ester intermediates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Complexing photolabile cholinergic ligands with synthetic and biological receptors: a dynamic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loudwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goeldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (30), pp.4346-4349</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413539v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel triazole ribonucleoside down-regulates heat shock protein 27 and induces potent anticancer activity on drug-resistant pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (19), pp.6083-6096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm900960v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexing photolabile cholinergic ligands with synthetic and biological receptors: a dynamic survey</w:t>
+                <w:t xml:space="preserve">Discovery of novel arylethynyltriazole Ribonucleosides with selective and effective antiviral and anti-proliferative activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Specht</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65, pp.157-163</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.1144-1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440700v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitriazolyl Acyclonucleosides with Antiviral Activity against Tobacco Mosaic Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17705,77 +17705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arylethynyltriazole Acyclonucleosides Inhibit Hepatitis C Virus Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17830,90 +17830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of 5-Aryltriazole Acyclonucleosides via Suzuki Coupling in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quelever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.2389-2393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17990,51 +17990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Dost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (1), pp.209-20. </w:t>
@@ -18072,90 +18072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Bitriazolyl Nucleosides and Unexpectedly Different Reactivity of Azidotriazole Nucleoside Isomers in Huisgen Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18236,51 +18236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18322,103 +18322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of structural deviation of poly(amido)amine fan-shape dendrimers (generations 0 to 3) characterized by MALDI and electrospray mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 266 (1-3), pp.62-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18503,51 +18503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabandhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18583,501 +18583,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMAM dendrimers for efficient siRNA delivery and potent gene silencing</w:t>
+                <w:t xml:space="preserve">Cooperative binding and self-assembling behavior of cationic low-molecular-weight dendrons with RNA molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hafdi</w:t>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Behr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Erbacher</w:t>
+                <w:t xml:space="preserve">M. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4(3), pp.581-585</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130018v1</w:t>
+                <w:t xml:space="preserve">hal-00067894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative binding and self-assembling behavior of cationic low-molecular-weight dendrons with RNA molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wu</w:t>
+                <w:t xml:space="preserve">Heterocyst differentition and pattern formation in cyanobacteria: a chorus of signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.X. Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4(3), pp.581-585</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59(2), pp.367-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067894v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterocyst differentition and pattern formation in cyanobacteria: a chorus of signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAMAM dendrimers for efficient siRNA delivery and potent gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hafdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-C. Zhang</w:t>
+                <w:t xml:space="preserve">J.-P. Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Erbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.2362-2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B601381C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067898v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-Sulfonated Calixarenes Used as Synthetic Receptors for Complexing Photolabile Cholinergic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Goeldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (10), pp.2641-2653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19207,51 +19207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologie pour la Santé (RITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
@@ -19351,64 +19351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
@@ -19476,64 +19476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, A Coruña, Spain. 31, pp.Abstr 10514</w:t>
@@ -19614,51 +19614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMDG/GMP/SPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amsterdam, Netherlands. DMDG/GMP/SPS, 2022</w:t>
@@ -19719,77 +19719,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimères supramoléculaires auto-assemblants pour la bio-imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix Marseille University. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19976,51 +19976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marrocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Cocozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonangeli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pietropaolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2623349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Galanakou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Tomalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00347-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kit Yan To" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Sze Wai Fung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhancun Bian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Garofalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03017j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cavazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Molina-Est&#233;vez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Naseem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Estaras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08178-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Resende" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zamoshchak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ara&#250;jo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113850" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhao Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Artemenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canhui Yi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jozefiakov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Kulkarni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kev&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19248-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuee Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyan Guan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Tong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/procel/pwaf019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Qian Lew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Patil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn8117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez-Alesanco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizzuti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79340-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Tremblay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322403121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziru Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156387" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah King" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940472v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tsz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202202663" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangjie Shi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220787120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Cao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315766v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora&#8208;adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Ya&#8208;ting Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308262" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal Hendel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus O Bak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#252;ell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2023.102066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01878K" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215308120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/accountsmr.1c00272" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02305a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Castano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03705-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ellert-Miklaszewska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06655B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm1418" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfang Xiong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L Kao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Selvaraj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101285" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00662-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Vel&#225;zquez-Campoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101453" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EXP.20210003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Cong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyou Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.11.083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam K Dey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00418-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Weng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Huang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-020-0207-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob02164d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Porzia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Inghilleri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Raspa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15644-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992731v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wen Huang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Reebye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Czysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciriello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dorman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.10.044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00589" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Abi&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111453" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140372v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2019.1612678" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y.T. Huang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.04.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992806v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ochocka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maleszewska" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2019-0176" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03347-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992903v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Dong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Yu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-W. Hong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Zheng" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr00625c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Burnap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.09.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01221k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992967v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwati Kala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Yung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Mao Chan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.11.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1623-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Suo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0136-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hinman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruiz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Ma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11556" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459079v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604192" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459075v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Posocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503866" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10637" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stehpanie Dorman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ungaro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiuan Liu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.048" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130071v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wei" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Posocco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128932v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149759v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128969v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;lever" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992909v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kala" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Mak" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posoxxo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pricl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assaf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latifi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01005a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posocco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reebye" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#230;trom" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mintz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wen Huang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26669" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975063v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Raimundo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460547v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.030" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWFV30P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021095v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Catapano" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975038v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tintaru" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chendo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ottaviani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cangiotti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fattori" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coppola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460447v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60129c" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919578v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F. Chen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12277" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919577v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Raimundo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914727v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919568v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denbigh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914728v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggiani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914750v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914747v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914745v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc18147a" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698900v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murai" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697518v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696853v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724325v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demaria" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300534u" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696854v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696830v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773476v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773462v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Bolcato-Bellemin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460455v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2011.10.006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9S4678-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566384v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696835v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624846v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Liu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dal Col" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2009544" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696828v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsogiannou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catapano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696829v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQ4W70P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460316v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Zhou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc200275g" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524518v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566381v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordanengo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Fan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Q. Qu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.08.093" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRJ1GKQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566382v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476527v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566380v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566383v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386951v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440699v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440698v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocci" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413539v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440701v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900960v" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440700v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loudwig" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goeldner" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303814v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303813v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neyts" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303627v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165458v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittalak Chakrabandhu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n H&#233;rincs" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huault" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dost" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601456" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303626v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303629v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Shen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303628v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazarin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.07.002" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL5CD6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303625v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herincs" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabandhu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dost" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130018v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafdi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbacher" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601381C" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PKKFBS5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067894v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067898v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Zhang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;du" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129989v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goeldner" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590205" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LW9LQ64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797656v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marrocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Cocozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonangeli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pietropaolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2623349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kit Yan To" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Sze Wai Fung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhancun Bian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Garofalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03017j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cavazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Molina-Est&#233;vez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Naseem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Estaras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cosialls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08178-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Resende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Zamoshchak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ara&#250;jo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Castro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhao Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowei Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Artemenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canhui Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jozefiakov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Kulkarni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kev&#233;ly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nov&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19248-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuee Cai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyan Guan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Tong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/procel/pwaf019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Estaras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11931-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Galanakou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Tomalia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00347-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanny Hsuan Kuo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Qian Lew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Patil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn8117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigino Ralahy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322403121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez-Alesanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizzuti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79340-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zheng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Tremblay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziru Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.156387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah King" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622011v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Miele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sandri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoping Lian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangjie Shi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220787120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315766v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora&#8208;adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Ya&#8208;ting Huang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202308262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal Hendel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus O Bak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#252;ell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2023.102066" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01878K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215308120" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Su" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tsz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligong Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202202663" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03705-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfang Xiong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjun Yuan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202200562" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ellert-Miklaszewska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201400" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Huang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06655B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm1418" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L Kao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Selvaraj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101285" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/accountsmr.1c00272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Maron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einav Malach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02305a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3216-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Vel&#225;zquez-Campoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101453" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-021-00662-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EXP.20210003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Cong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyou Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.11.083" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam K Dey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-00418-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Lin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pricl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ob02164d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Porzia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Inghilleri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Raspa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15644-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.04.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992731v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wen Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Reebye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Czysz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciriello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dorman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.10.044" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04660d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03041818v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00589" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Weng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Huang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-020-0207-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Abi&#225;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2019.1612678" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y.T. Huang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.04.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ochocka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maleszewska" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2019-0176" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyao Luo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04084f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03347-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci127223" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8111453" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26613-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792394v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-W. Hong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Zheng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr00625c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992919v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Zhao Zhou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Burnap" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.09.008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992951v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01221k" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992967v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwati Kala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Yung" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Mao Chan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.11.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992903v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Dong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Yu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1623-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Suo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0136-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hinman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruiz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Ma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11556" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201604192" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Posocco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503866" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10637" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stehpanie Dorman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.28799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ungaro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiuan Liu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.048" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130071v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wei" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Posocco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128932v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128969v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cong" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;lever" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149759v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067964v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assaf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latifi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob01005a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021094v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posocco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975063v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975157v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975037v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reebye" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#230;trom" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mintz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wen Huang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26669" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460547v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.08.030" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWFV30P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067963v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Raimundo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021095v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Catapano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975038v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tintaru" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chendo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quelever" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ottaviani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cangiotti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fattori" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coppola" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992909v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kala" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.C. Mak" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posoxxo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pricl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919578v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F. Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12277" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914727v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919568v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denbigh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919577v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Raimundo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914728v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggiani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914750v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914745v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60129c" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914747v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460447v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460422v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc18147a" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698900v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sun" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murai" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697518v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696853v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724325v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demaria" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300534u" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697517v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696854v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773476v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773462v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Bolcato-Bellemin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696830v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460455v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2011.10.006" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9S4678-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696836v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696835v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696834v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624846v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Liu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dal Col" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2009544" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460316v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Zhou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc200275g" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696828v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsogiannou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catapano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696829v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQ4W70P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624856v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566384v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566382v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476527v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566381v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giordanengo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566366v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Fan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Q. Qu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.08.093" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRJ1GKQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566380v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566383v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524518v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440699v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440698v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zheng" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413539v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440700v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loudwig" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goeldner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900960v" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386951v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303814v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303813v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neyts" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303627v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165458v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittalak Chakrabandhu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n H&#233;rincs" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huault" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Dost" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601456" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303626v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303629v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-C. Shen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303628v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazarin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.07.002" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL5CD6B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303625v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herincs" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabandhu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dost" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067894v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067898v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Zhang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;du" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130018v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafdi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbacher" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601381C" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PKKFBS5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129989v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goeldner" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590205" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LW9LQ64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797656v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>