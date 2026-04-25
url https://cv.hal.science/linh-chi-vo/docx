--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -187,750 +187,750 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secret des managers RSE qui réussissent</w:t>
+                <w:t xml:space="preserve">Geographical and organised proximities influencing circular economy practices: the closer partners, the better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.231.0079⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (12), pp.2485-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2024.2406232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877470v1</w:t>
+                <w:t xml:space="preserve">hal-04972072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and organised proximities influencing circular economy practices: the closer partners, the better?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Responses to Paradox: The Articulation Between Emotion and Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Vernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2024.2406232⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972072v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Responses to Paradox: The Articulation Between Emotion and Cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of academic research in French business schools (2008-2018): isomorphism and heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
+                <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+                <w:t xml:space="preserve">Christian Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.18-36. </w:t>
+              <w:t xml:space="preserve">International Journal of Teaching and Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.361-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijtcs.2024.10064663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262092v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of academic research in French business schools (2008-2018): isomorphism and heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secret des managers RSE qui réussissent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laurens</w:t>
+                <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Le Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Teaching and Case Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.361-383. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 51 (4), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijtcs.2024.10064663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.231.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666299v1</w:t>
+                <w:t xml:space="preserve">hal-04877470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Strategies and Implementation of Various Circular Economy Practices: Findings from an Empirical Study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Collaboration in academic research in the field of Business and Management in France: intranational versus international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351615v1</w:t>
+                <w:t xml:space="preserve">hal-04219280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in academic research in the field of Business and Management in France: intranational versus international</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Innovation Strategies and Implementation of Various Circular Economy Practices: Findings from an Empirical Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.149-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219280v1</w:t>
+                <w:t xml:space="preserve">hal-04351615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pratiques individuelles des managers de la RSE éclairent la nature symbolique ou substantielle de la RSE et ses microfondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do governance arrangements matter in the circular economy? Lessons from five methanation projects based on the social-ecological system framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,77 +1072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collaborations en recherche dans le domaine de la gestion entre Business Schools et Universités. La fin de deux mondes séparés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,278 +1265,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la transformation digitale sur l’évolution des carrières : opportunités perçues et inertie structurelle au sein de collectivités territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+                <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+                <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.277-298. </w:t>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.16034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999381v1</w:t>
+                <w:t xml:space="preserve">hal-04538729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’influence de la transformation digitale sur l’évolution des carrières : opportunités perçues et inertie structurelle au sein de collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (1), pp.16034. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.277-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538729v1</w:t>
+                <w:t xml:space="preserve">hal-04999381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring invariance and nomological validity of the attributional complexity scale : evidence from estonia, France, india, usa and vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Ramaswami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of paying CEOs for downsizing: A four-country study of the impacts on survivors vs. Victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani S. Ladha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (Spécial), pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Rumens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating across the researcher-practitioner divide: introducing John Dewey's democratic experimentalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Kelemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity portfolio incentives for CEOs downsizing in Vietnam: implications for CSR perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3), pp.73-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2107,64 +2107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfoundations of decoupling: from a coping theory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.248 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,674 +2192,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives behind the adoption of a holistic approach towards CSR : a comparative study in French SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Motives behind the adoption of a holistic approach towards CSR: a comparative study in French SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.1975-1986</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1975-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i5.9412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire de l’intégration de la RSE dans les PME françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From compliance with environmental regulations to pursuit of environmental-based competitive advantages: mediators of the relationship in a SME context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.987. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Knowledge Management Implementation Frameworks: Implications from Translation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désarticulation de la politique RSE des entreprises - une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margie Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), pp.14-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.143.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the opposition of rigor and relevance from Dewey’s pragmatist perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CSR Tools on SMEs: The Case of Global Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v5n7p50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,1416 +2878,1416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and conformity to the patriarchal triad in the Global South</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unpacking Female Representation in Two NGOs: Gender Performativity as (Multimodal) Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Klaus Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alcaraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOM, Jul 2025, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.12614abstract⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.12619abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501476v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking Female Representation in Two NGOs: Gender Performativity as (Multimodal) Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Resistance and conformity to the patriarchal triad in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOM, Jul 2025, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.12619abstract⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.12614abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501475v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting defensive responses to define work boundaries: insights from French female academics’ choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating legalized (in)visibility: the experience of French female academics in STEM fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The closer partners the better ? The role of geographical proximity in the circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2022, Pecs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR managers as symbolic or sustantive agent of change : an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Moncef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfoundations of symbolic and substative CSR : from a practice perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Moncef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being Good or Looking Good? Interrogating the Contradictions and Tensions in Organizational Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Moncef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Compliance With Environmental Regulations To Pursuit Of Environmental-Based Competitive Advantages: Mediators Of The Relationship In A SME Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating CSR Practices in Business Strategy of French SMEs: Antecedents and Underlying Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration CSR pratices in business strategy of SMEs : empirical evidence in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR in SMEs: an implementation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publication de l’ISO26000 et son influence sur la définition et les outils en matière de responsabilité sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Transformare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR in SMEs: an implementation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4288,144 +4297,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Paradoxical Tensions: From Negative Emotion to Virtuous Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022 (1), 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.13845abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4435,300 +4444,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des salariés dans la démarche RSE : retour d'expériences des études PrIORRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CARTIER, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la RSE. Perspectives théoriques et pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Chroniques sociales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-133, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une RSE ou des RSE ? La réalité des entreprises du jouet au prisme du business model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Le Bas et Sylvaine Mercuri Chapuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité sociale des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR implementation in french SMEs : impediments and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUBAKER S., CUMMING D. and NGUYEN D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Investing and Financial Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4738,134 +4747,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ardeco : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouakhar Khaireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EM Normandie Business School; Région Normandie; BPI France. 2017, 247 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,114 +4884,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experience of being a knowledge manager in a multinational : a practice perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Ecole Centrale Paris, 2009. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009ECAP0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00462064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5050,51 +5059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418A447C"/>
+    <w:nsid w:val="A2C80FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5281,51 +5290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linh-chi-vo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5792-3063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139596593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Akeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2406232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtcs.2024.10064663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05166861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Lakshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Ramaswami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani S. Ladha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Gok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.222.0250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Kelemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rumens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618783350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.343.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Bruna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcaraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carrillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12614abstract" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Klaus Baehr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12619abstract" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Moncef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.13845abstract" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dhaouadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-la-societe/1359-construction-de-la-rse.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linh-chi-vo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5792-3063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139596593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972072v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2406232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8402" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtcs.2024.10064663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Akeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05166861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Lakshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Ramaswami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani S. Ladha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Gok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.222.0250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Kelemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rumens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618783350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.343.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i5.9412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Bruna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Klaus Baehr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcaraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12619abstract" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carrillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12614abstract" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Moncef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.13845abstract" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dhaouadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-la-societe/1359-construction-de-la-rse.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>