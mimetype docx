--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -187,261 +187,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and organised proximities influencing circular economy practices: the closer partners, the better?</w:t>
+                <w:t xml:space="preserve">Individual Responses to Paradox: The Articulation Between Emotion and Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+                <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2024.2406232⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972072v1</w:t>
+                <w:t xml:space="preserve">hal-05262092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Responses to Paradox: The Articulation Between Emotion and Cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical and organised proximities influencing circular economy practices: the closer partners, the better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Santistevan</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.18-36. </w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (12), pp.2485-2500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2024.2406232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262092v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of academic research in French business schools (2008-2018): isomorphism and heterogeneity</w:t>
               </w:r>
@@ -453,51 +453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Teaching and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.361-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -531,51 +531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret des managers RSE qui réussissent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -629,282 +629,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in academic research in the field of Business and Management in France: intranational versus international</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Laurens</w:t>
+                <w:t xml:space="preserve">Innovation Strategies and Implementation of Various Circular Economy Practices: Findings from an Empirical Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.149-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219280v1</w:t>
+                <w:t xml:space="preserve">hal-04351615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Strategies and Implementation of Various Circular Economy Practices: Findings from an Empirical Study in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+                <w:t xml:space="preserve">Collaboration in academic research in the field of Business and Management in France: intranational versus international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351615v1</w:t>
+                <w:t xml:space="preserve">hal-04219280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pratiques individuelles des managers de la RSE éclairent la nature symbolique ou substantielle de la RSE et ses microfondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do governance arrangements matter in the circular economy? Lessons from five methanation projects based on the social-ecological system framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retaining talent in the maritime sector by creating a work-family balance logic: implications from women managers navigating work and family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,278 +1265,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’influence de la transformation digitale sur l’évolution des carrières : opportunités perçues et inertie structurelle au sein de collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (1), pp.16034. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.277-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538729v1</w:t>
+                <w:t xml:space="preserve">hal-04999381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la transformation digitale sur l’évolution des carrières : opportunités perçues et inertie structurelle au sein de collectivités territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering Work-Family Conflict: an analysis and model of shock event resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh Chi Vo</w:t>
+                <w:t xml:space="preserve">Mary Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+                <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.277-298. </w:t>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.16034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.38.2021.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999381v1</w:t>
+                <w:t xml:space="preserve">hal-04538729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring invariance and nomological validity of the attributional complexity scale : evidence from estonia, France, india, usa and vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Ramaswami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of paying CEOs for downsizing: A four-country study of the impacts on survivors vs. Victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani S. Ladha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (Spécial), pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Rumens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating across the researcher-practitioner divide: introducing John Dewey's democratic experimentalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Kelemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity portfolio incentives for CEOs downsizing in Vietnam: implications for CSR perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lakshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3), pp.73-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2107,64 +2107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfoundations of decoupling: from a coping theory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.248 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motives behind the adoption of a holistic approach towards CSR: a comparative study in French SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,269 +2296,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de l’intégration de la RSE dans les PME françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From compliance with environmental regulations to pursuit of environmental-based competitive advantages: mediators of the relationship in a SME context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717339v1</w:t>
+                <w:t xml:space="preserve">hal-04717795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From compliance with environmental regulations to pursuit of environmental-based competitive advantages: mediators of the relationship in a SME context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de l’intégration de la RSE dans les PME françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Akeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.5-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04717795v1</w:t>
+                <w:t xml:space="preserve">hal-04717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Knowledge Management Implementation Frameworks: Implications from Translation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margie Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), pp.14-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2700,51 +2700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the opposition of rigor and relevance from Dewey’s pragmatist perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2782,51 +2782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CSR Tools on SMEs: The Case of Global Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking Female Representation in Two NGOs: Gender Performativity as (Multimodal) Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Klaus Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2996,96 +2996,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and conformity to the patriarchal triad in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lavissiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOM, Jul 2025, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.12614abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3113,77 +3113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting defensive responses to define work boundaries: insights from French female academics’ choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,77 +3208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating legalized (in)visibility: the experience of French female academics in STEM fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,103 +3303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The closer partners the better ? The role of geographical proximity in the circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2022, Pecs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR managers as symbolic or sustantive agent of change : an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Moncef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Moncef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Akeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,51 +4046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR in SMEs: an implementation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,51 +4128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publication de l’ISO26000 et son influence sur la définition et les outils en matière de responsabilité sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Transformare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR in SMEs: an implementation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4311,77 +4311,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Paradoxical Tensions: From Negative Emotion to Virtuous Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4458,51 +4458,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des salariés dans la démarche RSE : retour d'expériences des études PrIORRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,51 +4570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une RSE ou des RSE ? La réalité des entreprises du jouet au prisme du business model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Le Bas et Sylvaine Mercuri Chapuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité sociale des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-380-8</w:t>
@@ -4656,51 +4656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR implementation in french SMEs : impediments and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delchet-Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUBAKER S., CUMMING D. and NGUYEN D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Investing and Financial Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2018</w:t>
@@ -4774,77 +4774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ardeco : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouakhar Khaireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EM Normandie Business School; Région Normandie; BPI France. 2017, 247 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -4898,51 +4898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experience of being a knowledge manager in a multinational : a practice perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Ecole Centrale Paris, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ECAP0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5059,51 +5059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2C80FFA"/>
+    <w:nsid w:val="5C94E939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5290,51 +5290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linh-chi-vo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5792-3063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139596593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972072v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2406232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8402" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtcs.2024.10064663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Akeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05166861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Lakshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Ramaswami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani S. Ladha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Gok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.222.0250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Kelemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rumens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618783350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.343.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i5.9412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Bruna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Klaus Baehr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcaraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12619abstract" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carrillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12614abstract" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Moncef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.13845abstract" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dhaouadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-la-societe/1359-construction-de-la-rse.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/linh-chi-vo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5792-3063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139596593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05262092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2024.2406232" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijtcs.2024.10064663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Akeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04351638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-09-2021-0409" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05166861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Lakshman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Ramaswami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820913600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani S. Ladha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Gok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.222.0250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Kelemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rumens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840618783350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2016-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.343.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i5.9412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Bruna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Klaus Baehr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcaraz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12619abstract" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05501476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Carrillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.12614abstract" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Moncef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.13845abstract" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dhaouadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-la-societe/1359-construction-de-la-rse.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>