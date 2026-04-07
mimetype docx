--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -263,424 +263,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations aux changements paysagers des rivières urbanisées : deux regards sur un objet commun</w:t>
+                <w:t xml:space="preserve">Digital representations of urban rivers: a construction of renewed city-river relations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5600 EVS, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107246v1</w:t>
+                <w:t xml:space="preserve">hal-05149046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital representations of urban rivers: a construction of renewed city-river relations?</w:t>
+                <w:t xml:space="preserve">Des représentations aux changements paysagers des rivières urbanisées : deux regards sur un objet commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès doctoral EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5600 EVS, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149046v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Ok Google, parle-moi des rivières. » Approche critique des discours du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité 3éme édition - Comprendre les socio-écosystèmes pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS EE, May 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801964v1</w:t>
+                <w:t xml:space="preserve">hal-04826312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ok Google, parle-moi des rivières. » Approche critique des discours du web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité 3éme édition - Comprendre les socio-écosystèmes pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS EE, May 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826312v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
               </w:r>
@@ -819,103 +819,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -987,64 +987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1116,64 +1116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1211,64 +1211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale approach of socio-environmental stakes and conflicts related to floodplain urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Health : Assessment to Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Varanasi, India. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1383,51 +1383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ED1A2A3"/>
+    <w:nsid w:val="ECE9D029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liolia-bajemon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4131-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liolia-bajemon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4131-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>