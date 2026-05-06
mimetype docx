--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liolia Bajemon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en géographie à l'UMR 5600 Environnement Ville Société et à l'Ecole Normale Supérieure de Lyon. </w:t>
+        <w:t xml:space="preserve">Doctorante en géographie à l'UMR 5600 Environnement Ville Société et à l'ENS de Lyon. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -116,123 +116,80 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je suis actuellement </w:t>
+        <w:t xml:space="preserve">Depuis 2023 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctorante en géographie</w:t>
+        <w:t xml:space="preserve">Doctorante en géographie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l'UMR 5600 Environnement Ville Société. Je suis inscrite à l'ENS de Lyon, dirigée par Hervé Piégay et co-encadrée par Lise Vaudor. Ma thèse est financée par l'Agence Nationale de la Recherche (ANR) à travers le projet GloUrb, par l'EUR H2O et par le Labex IMU.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">(env. 50 000 pages web), (ii) des entretiens avec des gestionnaires (n = 24) et (iii) des informations géographiques (données OpenStreetMap, données géophysiques). Le matériel de recherche est analysé par des méthodes mixtes (textométrie, analyse de contenu, statistiques...). Les premiers résultats font émerger une diversité de discours s'inscrivant dans le cycle hydrosocial mais inégalement répartis dans le monde et variables selon leur provenance. Ils suggèrent aussi que les discours géonumériques sur l’environnement reproduisent la fracture numérique et qu'ils sont influencés par des intérêts économiques et politiques.</w:t>
+        <w:t xml:space="preserve"> à l'UMR 5600 Environnement Ville Société et à l'Ecole normale supérieure de Lyon (financement par l'Agence Nationale de la Recherche : projet GloUrb, EUR H2O, Labex IMU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis 2023, je suis également </w:t>
+        <w:t xml:space="preserve">2023-2026 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">enseignante-vacataire</w:t>
+        <w:t xml:space="preserve">Enseignante-vacataire</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l'Université Lumière Lyon 2 et à l'Université Jean Moulin Lyon 3. J'ai assuré des TD méthodologiques (SIG, techniques d'enquête, etc.) et thématiques (géographie urbaine, géographie des sociétés, etc.).</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">De 2024 à 2026, j'ai été l'une des représentant·e·s des doctorant·e·s d'EVS. Dans ce cadre, j'ai notamment participé aux conseils de laboratoire et co-organisé deux congrès doctoraux.</w:t>
+        <w:t xml:space="preserve"> à l'Université Lumière Lyon 2 et à l'Université Jean Moulin Lyon 3. TD méthodologiques (SIG, techniques d'enquête, etc.) et thématiques (géographie urbaine, géographie des sociétés, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1383,51 +1340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECE9D029"/>
+    <w:nsid w:val="BE85ABDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>