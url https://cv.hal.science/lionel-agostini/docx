--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -503,235 +503,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and prediction of fluid dynamical systems using auto-encoder technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Agostini</w:t>
+                <w:t xml:space="preserve">Dynamics of separation bubble dilation and collapse in shock wave/turbulent boundary layer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waindim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larchêveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaitonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012906⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-019-00918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279493v1</w:t>
+                <w:t xml:space="preserve">hal-03279615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of separation bubble dilation and collapse in shock wave/turbulent boundary layer interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Gaitonde</w:t>
+                <w:t xml:space="preserve">Exploration and prediction of fluid dynamical systems using auto-encoder technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-75. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.067103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-019-00918-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279615v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connection between the spectrum of turbulent scales and the skin-friction statistics in channel flow at</w:t>
               </w:r>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The turbulence vorticity as a window to the physics of friction-drag reduction by oscillatory wall motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Touber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of outer large-scale structures on near-wall turbulence in channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2003,51 +2003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanwise oscillatory wall motion in channel flow: drag-reduction mechanisms inferred from DNS-predicted phase-wise property variations at</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Touber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of three-dimensional modulations in a shock-induced separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,502 +2752,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishant Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358997v1</w:t>
+                <w:t xml:space="preserve">hal-05359054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Umair</w:t>
+                <w:t xml:space="preserve">Flow field reconstruction of rocket engine turbine on sparse sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Souverein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Waxenegger-Wilfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schlechtriem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Symposium AI and Fluid Mechanics}{}{Chania, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358991v1</w:t>
+                <w:t xml:space="preserve">hal-05360755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field reconstruction of rocket engine turbine on sparse sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Souverein</w:t>
+                <w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schlechtriem</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium AI and Fluid Mechanics}{}{Chania, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360755v1</w:t>
+                <w:t xml:space="preserve">hal-05358997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
+                <w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Umair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359054v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations via β-Variational Autoencoders, Transformers, and Adversarial Training</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral proper orthogonal decomposition of street canyon flow dynamics and its application to time-domain reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,269 +3577,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t>
+                <w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH-631</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680961v1</w:t>
+                <w:t xml:space="preserve">hal-04961027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t>
+                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fisk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Flageul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROMECH-631</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961027v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF LARGE-SCALE/SMALL-SCALE INTERACTIONS IN TURBULENT CHANNEL FLOW AT RE τ = 5200 USING AUTO-ENCODER COMBINED WITH MULTIVARIATE-PDF</w:t>
               </w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4701,51 +4701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>