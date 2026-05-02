--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -25,665 +25,767 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> lionel agostini </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">lionel-agostini</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8305-5493</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">160869498</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">313546206</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential enhancement of convective heat transfer over drag via near-wall turbulence manipulation using spanwise wall oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Autoencoder-based dimensionality reduction of turbulent channel flow under spanwise wall oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109564⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (6), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-026-11856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357505v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching up with missing particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferential enhancement of convective heat transfer over drag via near-wall turbulence manipulation using spanwise wall oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Atis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42256-023-00770-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.109564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379590v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-encoder-assisted analysis of amplitude and wavelength modulation of near-wall turbulence byouter large-scale structures in channel flow at friction Reynolds number of 5200</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catching up with missing particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0123119⟩</w:t>
+              <w:t xml:space="preserve">Nature Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42256-023-00770-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852043v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of outer large-scale/inner-layer interactions in channel flow subjected to oscillatory drag-reducing wall motion using a multiple-variable joint PDF methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Auto-encoder-assisted analysis of amplitude and wavelength modulation of near-wall turbulence byouter large-scale structures in channel flow at friction Reynolds number of 5200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael A Leschziner</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.585⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0123119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303242v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of separation bubble dilation and collapse in shock wave/turbulent boundary layer interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Adler</w:t>
+                <w:t xml:space="preserve">Statistical analysis of outer large-scale/inner-layer interactions in channel flow subjected to oscillatory drag-reducing wall motion using a multiple-variable joint PDF methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaitonde</w:t>
+                <w:t xml:space="preserve">Michael A Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-75. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-019-00918-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279615v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration and prediction of fluid dynamical systems using auto-encoder technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.067103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -711,1775 +813,1905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connection between the spectrum of turbulent scales and the skin-friction statistics in channel flow at</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Leschziner</w:t>
+                <w:t xml:space="preserve">Dynamics of separation bubble dilation and collapse in shock wave/turbulent boundary layer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waindim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larchêveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaitonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.297⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-019-00918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279501v1</w:t>
+                <w:t xml:space="preserve">hal-03279615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the departure of near-wall turbulence from the quasi-steady state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The connection between the spectrum of turbulent scales and the skin-friction statistics in channel flow at</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 871, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.395⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 871, pp.22-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279497v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Footprints of Large-Scale Outer Structures on the Near-Wall Layer in the Presence of Drag-Reducing Spanwise Wall Motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the departure of near-wall turbulence from the quasi-steady state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-018-9917-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279603v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale interactions in a compressible boundary layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Impact of Footprints of Large-Scale Outer Structures on the Near-Wall Layer in the Presence of Drag-Reducing Spanwise Wall Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Datta Gaitonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1328108⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (4), pp.1037-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9917-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279509v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of near-wall turbulence in channel flow at Re τ = 4200 with emphasis on the attached-eddy hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Directivity and intermittency in the nearfield of a Mach 1.3 jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datta Gaitonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.135-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475472X17709926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279518v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directivity and intermittency in the nearfield of a Mach 1.3 jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multi-scale interactions in a compressible boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leschziner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poggie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Gaitonde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1475472X17709926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.760-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2017.1328108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279636v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of near-wall turbulence in channel flow at Re τ = 4200 with emphasis on the attached-eddy hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279519v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting the response of small-scale near-wall turbulence to large-scale outer motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (4), pp.045102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.015107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279534v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the response of small-scale near-wall turbulence to large-scale outer motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.015107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939712⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279543v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Agostini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Dupont</w:t>
+                <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (12), pp.126103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937350⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279617v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The turbulence vorticity as a window to the physics of friction-drag reduction by oscillatory wall motion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.A. Leschziner</w:t>
+                <w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.126103 - 126103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03279606v1</w:t>
+                <w:t xml:space="preserve">hal-01455109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27, pp.126103 - 126103. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2015, 27 (12), pp.126103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4937350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455109v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of outer large-scale structures on near-wall turbulence in channel flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The turbulence vorticity as a window to the physics of friction-drag reduction by oscillatory wall motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Leschziner</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Touber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279597v1</w:t>
+                <w:t xml:space="preserve">hal-03279606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanwise oscillatory wall motion in channel flow: drag-reduction mechanisms inferred from DNS-predicted phase-wise property variations at</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Touber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 743, pp.606-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of three-dimensional modulations in a shock-induced separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On the influence of outer large-scale structures on near-wall turbulence in channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. de Martel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Flight Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eucass/201203157⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.075107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279630v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones of Influence and Shock Motion in a Shock/Boundary-Layer Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dussauge</w:t>
+                <w:t xml:space="preserve">Numerical study of three-dimensional modulations in a shock-induced separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Flight Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eucass/201203157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J051516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460677v1</w:t>
+                <w:t xml:space="preserve">hal-03279630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zones of Influence and Shock Motion in a Shock/Boundary-Layer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dussauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.1377-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical study of shock-turbulent boundary layer interactions with incipient and complete separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larcheveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Dussauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1/2), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESMS.2011.038749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2489,1645 +2721,1645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOW FIELD RECONSTRUCTION APPLIED ON FLOW PHENOMENA DETECTION IN A SPARSE SENSED TURBOPUMP MANIFOLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Souverein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Waxenegger-Wilfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schlechtriem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2025-646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven modeling of near-wall turbulence using β-variational autoencoder, transformers, and adversarial loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Umair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Turbulence Heat and Mass Transfer (THMT’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Centre for Heat and Mass Transfert, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flow field reconstruction of rocket engine turbine on sparse sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Souverein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Waxenegger-Wilfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
+                <w:t xml:space="preserve">Stefan Schlechtriem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium AI and Fluid Mechanics}{}{Chania, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359054v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field reconstruction of rocket engine turbine on sparse sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schlechtriem</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium AI and Fluid Mechanics}{}{Chania, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360755v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Umair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations via β-Variational Autoencoders, Transformers, and Adversarial Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral proper orthogonal decomposition of street canyon flow dynamics and its application to time-domain reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/ 2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech/ERCOFTAC, Apr 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow DLES14</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLES14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">EUROMECH-631</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680968v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow DLES14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH-631</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t>
+              <w:t xml:space="preserve">DLES14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680961v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF LARGE-SCALE/SMALL-SCALE INTERACTIONS IN TURBULENT CHANNEL FLOW AT RE τ = 5200 USING AUTO-ENCODER COMBINED WITH MULTIVARIATE-PDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostini Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFERRING THE STRUCTURAL PROPERTIES OF EDDIES IN THE LOG LAYER FROM SPECTRAL STATISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chicago, France. pp.653-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/tsfp10.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional separation in shock/boundary layer interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dussauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,150 +4369,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,271 +4522,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Based Optimization for Drag Reduction via Spanwise Wall Oscillations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">VIVALDy: A Hybrid Generative Reduced-Order Model for Turbulent Flows, Applied to Vortex-Induced Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960976v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIVALDy: A Hybrid Generative Reduced-Order Model for Turbulent Flows, Applied to Vortex-Induced Vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy-Based Optimization for Drag Reduction via Spanwise Wall Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lou Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357423v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4620,51 +4852,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="22B5DB6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4701,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-agostini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8305-5493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160869498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313546206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-11856-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>