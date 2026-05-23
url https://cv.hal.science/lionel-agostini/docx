--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,4799 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4748 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lionel agostini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8305-5493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160869498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313546206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=wGGHJvijIz8C&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based dimensionality reduction of turbulent channel flow under spanwise wall oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (6), pp.148. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-026-11856-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential enhancement of convective heat transfer over drag via near-wall turbulence manipulation using spanwise wall oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.109564. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching up with missing particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Atis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.13-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-023-00770-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encoder-assisted analysis of amplitude and wavelength modulation of near-wall turbulence byouter large-scale structures in channel flow at friction Reynolds number of 5200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0123119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of outer large-scale/inner-layer interactions in channel flow subjected to oscillatory drag-reducing wall motion using a multiple-variable joint PDF methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of separation bubble dilation and collapse in shock wave/turbulent boundary layer interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Waindim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larchêveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaitonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-019-00918-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration and prediction of fluid dynamical systems using auto-encoder technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0012906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The connection between the spectrum of turbulent scales and the skin-friction statistics in channel flow at</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871, pp.22-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the departure of near-wall turbulence from the quasi-steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Footprints of Large-Scale Outer Structures on the Near-Wall Layer in the Presence of Drag-Reducing Spanwise Wall Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (4), pp.1037-1061. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-018-9917-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions in a compressible boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poggie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Gaitonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.760-780. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2017.1328108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of near-wall turbulence in channel flow at Re τ = 4200 with emphasis on the attached-eddy hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directivity and intermittency in the nearfield of a Mach 1.3 jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Unnikrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datta Gaitonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aeroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.135-164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1475472X17709926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of the quasi-steady-turbulence hypothesis in representing the effects of large scales on small scales in boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the response of small-scale near-wall turbulence to large-scale outer motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.015107. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.126103. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turbulence vorticity as a window to the physics of friction-drag reduction by oscillatory wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of shock unsteadiness in separated shock/boundary-layer interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.126103 - 126103. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of outer large-scale structures on near-wall turbulence in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.075107. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4890745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanwise oscillatory wall motion in channel flow: drag-reduction mechanisms inferred from DNS-predicted phase-wise property variations at</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 743, pp.606-635. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of three-dimensional modulations in a shock-induced separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Flight Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eucass/201203157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones of Influence and Shock Motion in a Shock/Boundary-Layer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Debiève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (6), pp.1377-1387. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J051516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of shock-turbulent boundary layer interactions with incipient and complete separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larcheveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1/2), pp.46. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESMS.2011.038749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow field reconstruction of rocket engine turbine on sparse sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Souverein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Waxenegger-Wilfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schlechtriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium AI and Fluid Mechanics}{}{Chania, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW FIELD RECONSTRUCTION APPLIED ON FLOW PHENOMENA DETECTION IN A SPARSE SENSED TURBOPUMP MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Souverein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Waxenegger-Wilfing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schlechtriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13009/EUCASS2025-646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of near-wall turbulence using β-variational autoencoder, transformers, and adversarial loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Umair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Turbulence Heat and Mass Transfer (THMT’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Heat and Mass Transfert, Jul 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Umair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations via β-Variational Autoencoders, Transformers, and Adversarial Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral proper orthogonal decomposition of street canyon flow dynamics and its application to time-domain reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/ 2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech/ERCOFTAC, Apr 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow DLES14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH-631</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF LARGE-SCALE/SMALL-SCALE INTERACTIONS IN TURBULENT CHANNEL FLOW AT RE τ = 5200 USING AUTO-ENCODER COMBINED WITH MULTIVARIATE-PDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostini Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFERRING THE STRUCTURAL PROPERTIES OF EDDIES IN THE LOG LAYER FROM SPECTRAL STATISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leschziner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Symposium on Turbulence and Shear Flow Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, France. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/tsfp10.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional separation in shock/boundary layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dussauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVALDy: A Hybrid Generative Reduced-Order Model for Turbulent Flows, Applied to Vortex-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tonioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-Based Optimization for Drag Reduction via Spanwise Wall Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Agostini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4854,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B5DB6A"/>
+    <w:nsid w:val="B8DAB2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5085,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-agostini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8305-5493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160869498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313546206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-11856-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-agostini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8305-5493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160869498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313546206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=wGGHJvijIz8C&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-11856-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-023-00770-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Leschziner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waindim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agostini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larch&#234;veque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaitonde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-019-00918-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9917-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poggie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bisek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Gaitonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1328108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Unnikrishnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17709926" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Leschziner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.08.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8727R3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larchev&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leschziner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Martel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201203157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debi&#232;ve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dussauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J051516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larcheveque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dussauge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2011.038749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kramer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Souverein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Waxenegger-Wilfing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlechtriem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/tsfp10.1110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>