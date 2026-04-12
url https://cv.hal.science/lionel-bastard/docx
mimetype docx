--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2531,286 +2531,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Damianos</w:t>
+                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baydaa Obeid</w:t>
+                <w:t xml:space="preserve">Leo Hetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743586v1</w:t>
+                <w:t xml:space="preserve">hal-03791871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Poëtte</w:t>
+                <w:t xml:space="preserve">Baydaa Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791871v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the reliability of DFB lasers on glass: the approach of encapsulation by wafer bonding</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baydaa Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4030,489 +4030,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sol-gel saturable absorber for integrated Q-switched lasers</w:t>
+                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
+                <w:t xml:space="preserve">Timothee Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Royer</w:t>
+                <w:t xml:space="preserve">Laurent Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.1010610</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617900v1</w:t>
+                <w:t xml:space="preserve">hal-02012105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de spectres d’absorption de plutonium(VI) en acide nitrique par un capteur optofluidique integré sur verre</w:t>
+                <w:t xml:space="preserve">Development of sol-gel saturable absorber for integrated Q-switched lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Allenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
+                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillerme</w:t>
+                <w:t xml:space="preserve">Francois Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Canto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.1010610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012105v1</w:t>
+                <w:t xml:space="preserve">hal-01617900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Optics and Photonics, Feb 2017, San Francisco, United States. pp.1010605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2250136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618036v1</w:t>
+                <w:t xml:space="preserve">hal-01958023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of two DFB lasers on glass for millimeter-wave generation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'un absorbant saturable sol-gel pour les lasers déclenchés en optique intégrée sur verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moncond’huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics west</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d’Optique Guidée 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958023v1</w:t>
+                <w:t xml:space="preserve">hal-01618036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et modulation des signaux millimétriques avec des lasers DFB co-Intégré sur verre.</w:t>
               </w:r>
@@ -4829,360 +4829,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of Q-switched operation in glass waveguide lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ouslimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010314v1</w:t>
+                <w:t xml:space="preserve">hal-02012387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Raman scattering in glass integrated waveguides: a route towards supercontinuum generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+                <w:t xml:space="preserve">Glass Integrated Optics: from telecom to sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019653v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Q-switched operation in glass waveguide lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Raman scattering in glass integrated waveguides: a route towards supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States. pp.898812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2039691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012387v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Integrated Optics: past, present and a glimpse to the future</w:t>
               </w:r>
@@ -7177,51 +7177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,117 +8254,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, France. IEEE, pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676849v1</w:t>
@@ -8863,51 +8863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Giovanna Boetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cristian Scarpignato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lousteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pugliese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.03.076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2XT1919-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassagnetes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2003.809306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouslimani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873782" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01963846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassagnettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147981v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassagnetes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.543407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Chibly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Arab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.43.005500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Giovanna Boetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cristian Scarpignato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lousteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pugliese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.03.076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2XT1919-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gardillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Broquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassagnetes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2003.809306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monaco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hetier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608815" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552881" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2018.8471789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncond&#8217;huy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Royer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250136" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanc-Mignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010304v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039691" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouslimani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nappez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909880" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schimpf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873782" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01963846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassagnettes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.767465" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147981v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassagnetes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.543407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01964998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Chibly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04681721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>