--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -66,1358 +66,2700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a non-peptidic cyclophilin ligand with antiviral activity against feline and porcine α-coronaviruses</w:t>
+                <w:t xml:space="preserve">A Spike-binding protein as a versatile tool to detect and inhibit transmissible gastroenteritis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Delaplace</w:t>
+                <w:t xml:space="preserve">Mantasha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantasha Khan</w:t>
+                <w:t xml:space="preserve">Nathalie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Huet</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Softic</w:t>
+                <w:t xml:space="preserve">Juliette Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 619, pp.110887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2026.110887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234940v1</w:t>
+                <w:t xml:space="preserve">hal-05562763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and characterization of a nonpeptidic cyclophilin ligand with antiviral activity against feline and porcine α-coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantasha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Softic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Ahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01654-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">anses-05418712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon-Charles Tranchevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Gloahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcine Epidemic Diarrhea Virus, Surrogate for Coronavirus Decay Measurement in French Coastal Waters and Contribution to Coronavirus Risk Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04470207v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.e0184423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01844-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04191018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can shellfish be used to monitor SARS-CoV-2 in the coastal environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Come Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Mennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 778, 146270 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coronavirus porcins : quelles avancées scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.85-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04072047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Eclercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcine epidemic diarrhea virus: Viral RNA detection and quantification using a validated one-step real time RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 283, pp.113906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2020.113906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04250095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique d'une protéine accessoire (pORF3) chez un coronavirus porcin (vDEP), premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05425852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Charles Tranchevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05425870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intestinal porcine organoids to the study of host-virus interactions of transmissible gastroenteritis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Uppsala, Sweden. , pp.68, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04834582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des organoïdes porcins dans l’étude des interactions moléculaires hôtes-pathogènes du virus de la gastro-entérite transmissible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’outils pour l’étude protéomique de la protéine ORF3 du virus de la diarrhée épidémique porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04694301v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04694276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’outils pour l’étude protéomique de la protéine ORF3 du virus de la diarrhée épidémique porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des organoïdes porcins dans l’étude des interactions moléculaires hôtes-pathogènes du virus de la gastro-entérite transmissible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04694276v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04694301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of porcine intestinal organoids to study the transmissible gastroenteritis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proceedings, 14 (5), pp.415-416 | 703, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du premier cas d’identification d’un nouveau circovirus porcin, le PCV3, en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, en ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine, 54, pp.407-408, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1427,1928 +2769,720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle aventure: la section Jeunes prend vie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Santier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.5-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2025.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05010219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a nonpeptidic cyclophilin ligand with antiviral activity against feline and porcine α-coronaviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of a non-peptidic cyclophilin ligand with antiviral activity against feline and porcine α-coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Delaplace</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mantasha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Softic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazim Ahnou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">anses-05418712v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léon-Charles Tranchevent</w:t>
+                <w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Gloahec</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1210 lines deleted...]
-                <w:t xml:space="preserve">hal-02621403v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04470207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3495,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantasha Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Softic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04834582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Marchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duchesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05010219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Eber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Santerre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Martres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Santier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01654-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Piquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parnaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04250095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2020.113906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantasha Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jacquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2026.110887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Softic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01654-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Piquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parnaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146270" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04250095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2020.113906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04834582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Marchat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duchesne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03831021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Normand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05010219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Eber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Santerre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Martres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Santier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>