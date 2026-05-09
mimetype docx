--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Boillereaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993: Electrical </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Institut National Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Process Control -Institut National Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacitation to steer researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">in Process Control - Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 2004:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">in Process Engineering – ONIRIS Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 2004:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Process Engineering**,** ONIRIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: modelling, process control, numerical methodologies, optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: thermal processes, microwave processes, nonlinear control, state and parameter estimation, simulation and modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEERING of PhD theses:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 attended PhD, 3 PhD in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT IN DIRECTION RESPONSABILITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 – 2001:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy Head</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the Food Process Engineering Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 – 2007:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the Food Process Engineering Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2011:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Relations</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTHER:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Future factory for sustainable plastic and rubber materials – BanquePubliqued’Investissement – 2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **OPSERA:**optimization of DryingCoolingprocesses in Animal Alimentation – Agence de l’Environnement et de la Maîtrise de l’Energie – 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRAISE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sustainable bakery and energy efficiency – AgenceNationale de la Recherche – 2009 – 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPP:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SofTwareSensors Plug & Play – Agence Nationale de la Recherche – 2007 – 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIAL:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Energy Efficiency of Food processes – CNRS – 2007-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUGDEATH :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Surface decontamination by impingements – European Project – 2001 – 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Operational security of Food and Environmental Processes – CNRS – 2003 – 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Sud France Chile C99B04:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EstimationControl and Monitoring of Biotechnological Processes – CNRS CONICYT - 2001 - 2003</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between microwave and conventional baking; impact on bread structure, bread quality and water mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou-Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.112686. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a single-mode 915 MHz microwave applicator for low-moisture food treatment: comparison between COMSOL Multiphysics ® and CST Studio Suite ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwave Power and Electromagnetic Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (4), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08327823.2025.2576648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sugars and Surface Properties on Wettability and Adhesion of Starch-Based Model Suspensions on Polytetrafluoroethylene (PTFE) and Polyethylene Terephthalate (PET) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Oliveira de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Borges Laurindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (12), pp.2033. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14122033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a Digital Twin to Improve the Quality and Safety Issues of Cambodian Pâté: The Application of 915 MHz Microwave Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasika Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1187. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12061187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Baking of Bread; A Review on the Impact of Formulation and Process on Bread Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou-Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Reviews International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.1203-1225. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87559129.2021.1931299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of low moisture foods measured by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 249 (11), pp.2861-2873. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-023-04333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo‐physical properties of wheat germ: Heat and mass transfer during convective heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Patricia Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Daniel Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Penci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave and hot air treatment on enzyme activity, oil fraction quality and antioxidant activity of wheat germ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Patricia Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Daniel Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386, pp.132760. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Microwave Applicator Design on Electromagnetic Field Distribution and Heating Pattern of Cooked Peeled Shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica S Siguemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge a W Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low‐temperature microwave treatment of wheat germ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Steffolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (6), pp.2538-2544. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the baking heating rate on the water mobility, starch microstructure and mechanical properties of degassed crumb during staling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103228. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heating rate during microwave pasteurization of ground beef products: Experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Food on Surfaces: Theory, Measurements, and Main Trends to Reduce It Prior to Industrial Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Oliveira de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Borges Laurindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.884-901. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-021-09286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal effects of microwave and ohmic processing on microbial and enzyme inactivation: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirian Tk Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Siguemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Funcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ed Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-CFD-heat-transfer-based model for the microbial inactivation of pasteurized food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.172-181. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling of microwave processing for enzyme inactivation in fruit juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T K Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P E D Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.366-379. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxidase inactivation kinetics is affected by the addition of calcium chloride in fruit beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.610-616. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural network for prediction of dielectric properties relevant to microwave processing of fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.e12815. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a parametric procedure allowing efficient positioning of heat sources: application to high-temperature composites thermoforming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.A12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/smdo/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetelin Dessev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and state estimation of a microalgae dynamical model in sulphur deprived conditions: Global sensitivity analysis, optimization criterion, extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moemen Daboussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1378-1395. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time effect on microwave inactivation of Escherichia coli K12: Experimental and numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pH model for autotrophic growth of microalgae in photobioreactor: A tool for monitoring and control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Dielectric Properties of Food Materials During Microwave Tempering and Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.371 - 384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1061-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable feedback linearizing control of Chlamydomonas reinhardtii photoautotrophic growth process in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adrian Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearizing control of light-to-microalgae ratio in artificially lighted photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adrian Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Caraman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12th IFAC Symposium on Computer Applications in Biotechnology, 46 (31), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20131216-3-in-2044.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave inactivation of Escherichia coli K12 CIP 54.117 in a gel medium: Experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (2), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Improvement of an Industrial Crystallization Process Using Linearizing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystallization Process and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (02), pp.44--54. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcpt.2012.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis and optimization of a food defrosting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.562--570. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable linearizing control of an industrial sugar crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.46--54. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of temperature field during microwave tempering with unknown dielectric properties using CLPP: a generic user-friendly software sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.288-297. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC of an industrial crystallization process using model-based observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.708--716. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2010.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy control of the start-up phase of the food extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Fodil-Pacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Food control, 18 (9), pp.1143-1148. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based tracking control of superficial temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (1), pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Trajectory Tracking of Superficial Temperature in Food Decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (9), pp.517 - 522. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31861-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in foods: effect of pressure and methods to assess or control phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-8564(02)00085-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear trajectory control of high pressure thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.351 - 356. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-1524(98)00051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of high pressure thawing: Application to water thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (1), pp.63 - 75. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(97)00067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an all-terrain identification method for models of industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (7), pp.955 - 965. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0661(95)00078-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a Microwave Applicator for the Treatment of Low-moisture Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPI’s 59th ANNUAL MICROWAVE POWER SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edmonton (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keraudren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Development of Microwave Applicators Dedicated to the Treatment of Powders and Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPI’s 58th ANNUAL MICROWAVE POWER SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Reston (VA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Microwave Heating of Low Moisture Food in a 915 MHz Cavity for Dielectric Properties Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Congress on Microwave Energy Applications 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dielectric properties of food powders by open-ended coaxial probe and resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative measurement of dielectric properties of food powders at microwave frequencies by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEPEA, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating: experimental and numerical approaches for process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Microwave Heating Uniformity by Moving Sliding Short Circuit: Application to 915 MHz Single-Mode Microwave Pasteurization of Solid Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Microwave and High-Frequency Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPERE, Sep 2023, Cardiff (GB), United Kingdom. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection coefficient-based validation of electromagnetic model: application to model food at 915 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasika Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual European Simulation and Modelling Conference (ESM®'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurosis, Oct 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating of low-loss dielectric food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Microwave and High Frequency Applications - AMPERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPERE, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5140406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave processing of food samples: influence of cavity design and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Microwave and High Frequency Heating - AMPERE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food thermal distribution-based control of industrial freezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR 2019 - 25th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled CFD-heat transfer model for in-package solid food pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodsim'2018: International Conference On Simulation And Modelling In The Food And Bio-Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective heating of wheat germ. Model development and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ISEKI_Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propiedades ingenieriles del germen de trigo involucradas en el modelado de tratamiento térmico, IV Congresso Argentino de Ingeniería, X Congresso Argentino de Enseñanza de la Ingeniería</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Argentino de Ingeniería, X Congresso Argentino de Enseñanza de la Ingeniería (4° CADI y 10° CAEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasound processing on the activity of polyphenoloxisade and peroxidase in a fruit juice model solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium of Food Science (12th SLACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave processing: from modelling to control – example of solid food pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Internacional de Ciencia y Tecnología de los Alimento (cicytac)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microwave heating during batch processing of liquid sample in a single mode cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bellicanta Begnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fibrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rouchouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. biennal FOODSIM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Caraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensor Fault Detection via Observers for C-Grade Cane Sugar Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bracanga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of temperature field during microwave tempering under unknown dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pression sur les transitions de phase dans les biomatériaux ; exemple d'un calorimètre haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de la Technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Collonges-la-Rouge, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric constant on low-moisture food pasteurization in a 915 MHz single-mode microwave cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Caroline C C Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dielectric Properties on Temperature Profiles during 915MHz Microwave Cooking of Cambodian Pâté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Congress on Microwave Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un applicateur micro-ondes dédié à la pasteurisation de produits alimentaires liquides en écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del tratamiento con microondas sobre la inactivación de enzimas lipasa y lipoxigenasa del germen de trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional de Ciencia y Tecnología de los Alimento (cicytac)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of peroxidase by microwave processing: development and validation of a kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating vs. conventional heat exchangers to improve the liquid food product processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties of model fruit juices as a function of frequency, temperature and sugar content: prediction via Artificial Neural Networks and comparison to real fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal inactivation kinetics of peroxidase is affected by the addition of calcium chloride,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium of Food Science (12th SLACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la répartition spatiale optimale des sources thermiques dans un plateau chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique (SFT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotechnologies for bioprocessing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-259, 2022, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91167-2.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of low moisture foods measured by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Boillereaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993: Electrical </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Institut National Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Process Control -Institut National Polytechnique de Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacitation to steer researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">in Process Control - Grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 - 2004:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">in Process Engineering – ONIRIS Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 2004:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Process Engineering**,** ONIRIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: modelling, process control, numerical methodologies, optimisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: thermal processes, microwave processes, nonlinear control, state and parameter estimation, simulation and modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEERING of PhD theses:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 attended PhD, 3 PhD in progress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVOLVEMENT IN DIRECTION RESPONSABILITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 – 2001:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy Head</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the Food Process Engineering Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 – 2007:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the Food Process Engineering Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2011:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Relations</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTHER:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Future factory for sustainable plastic and rubber materials – BanquePubliqued’Investissement – 2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **OPSERA:**optimization of DryingCoolingprocesses in Animal Alimentation – Agence de l’Environnement et de la Maîtrise de l’Energie – 2011 - 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRAISE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sustainable bakery and energy efficiency – AgenceNationale de la Recherche – 2009 – 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLPP:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SofTwareSensors Plug & Play – Agence Nationale de la Recherche – 2007 – 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIAL:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Energy Efficiency of Food processes – CNRS – 2007-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUGDEATH :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Surface decontamination by impingements – European Project – 2001 – 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Operational security of Food and Environmental Processes – CNRS – 2003 – 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Sud France Chile C99B04:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EstimationControl and Monitoring of Biotechnological Processes – CNRS CONICYT - 2001 - 2003</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between microwave and conventional baking; impact on bread structure, bread quality and water mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou-Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.112686. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a single-mode 915 MHz microwave applicator for low-moisture food treatment: comparison between COMSOL Multiphysics ® and CST Studio Suite ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwave Power and Electromagnetic Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (4), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08327823.2025.2576648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sugars and Surface Properties on Wettability and Adhesion of Starch-Based Model Suspensions on Polytetrafluoroethylene (PTFE) and Polyethylene Terephthalate (PET) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Oliveira de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Borges Laurindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (12), pp.2033. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14122033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of low moisture foods measured by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 249 (11), pp.2861-2873. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-023-04333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo‐physical properties of wheat germ: Heat and mass transfer during convective heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Patricia Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Daniel Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Penci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of a Digital Twin to Improve the Quality and Safety Issues of Cambodian Pâté: The Application of 915 MHz Microwave Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasika Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.1187. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12061187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Baking of Bread; A Review on the Impact of Formulation and Process on Bread Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou-Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Reviews International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.1203-1225. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87559129.2021.1931299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave and hot air treatment on enzyme activity, oil fraction quality and antioxidant activity of wheat germ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Patricia Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Daniel Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386, pp.132760. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heating rate during microwave pasteurization of ground beef products: Experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the baking heating rate on the water mobility, starch microstructure and mechanical properties of degassed crumb during staling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Bou Orm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103228. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Food on Surfaces: Theory, Measurements, and Main Trends to Reduce It Prior to Industrial Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Oliveira de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Borges Laurindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.884-901. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-021-09286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Microwave Applicator Design on Electromagnetic Field Distribution and Heating Pattern of Cooked Peeled Shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica S Siguemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge a W Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low‐temperature microwave treatment of wheat germ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Steffolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (6), pp.2538-2544. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal effects of microwave and ohmic processing on microbial and enzyme inactivation: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirian Tk Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica Siguemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Funcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ed Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling of microwave processing for enzyme inactivation in fruit juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T K Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P E D Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.366-379. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-CFD-heat-transfer-based model for the microbial inactivation of pasteurized food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.172-181. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxidase inactivation kinetics is affected by the addition of calcium chloride in fruit beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.610-616. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial neural network for prediction of dielectric properties relevant to microwave processing of fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (6), pp.e12815. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a parametric procedure allowing efficient positioning of heat sources: application to high-temperature composites thermoforming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.A12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/smdo/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetelin Dessev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification and state estimation of a microalgae dynamical model in sulphur deprived conditions: Global sensitivity analysis, optimization criterion, extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moemen Daboussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.1378-1395. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holding time effect on microwave inactivation of Escherichia coli K12: Experimental and numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pH model for autotrophic growth of microalgae in photobioreactor: A tool for monitoring and control purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Dielectric Properties of Food Materials During Microwave Tempering and Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.371 - 384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1061-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave inactivation of Escherichia coli K12 CIP 54.117 in a gel medium: Experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hamoud-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (2), pp.315-323. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable feedback linearizing control of Chlamydomonas reinhardtii photoautotrophic growth process in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adrian Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.191-203. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearizing control of light-to-microalgae ratio in artificially lighted photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adrian Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Caraman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12th IFAC Symposium on Computer Applications in Biotechnology, 46 (31), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20131216-3-in-2044.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis and optimization of a food defrosting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.562--570. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Improvement of an Industrial Crystallization Process Using Linearizing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystallization Process and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (02), pp.44--54. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcpt.2012.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable linearizing control of an industrial sugar crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.46--54. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of temperature field during microwave tempering with unknown dielectric properties using CLPP: a generic user-friendly software sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.288-297. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMPC of an industrial crystallization process using model-based observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.708--716. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2010.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy control of the start-up phase of the food extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Fodil-Pacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Food control, 18 (9), pp.1143-1148. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based tracking control of superficial temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (1), pp.70 - 78. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Trajectory Tracking of Superficial Temperature in Food Decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (9), pp.517 - 522. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31861-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in foods: effect of pressure and methods to assess or control phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1466-8564(02)00085-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear trajectory control of high pressure thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.351 - 356. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-1524(98)00051-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of high pressure thawing: Application to water thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (1), pp.63 - 75. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(97)00067-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an all-terrain identification method for models of industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Flaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (7), pp.955 - 965. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0661(95)00078-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keraudren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a Microwave Applicator for the Treatment of Low-moisture Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPI’s 59th ANNUAL MICROWAVE POWER SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edmonton (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Development of Microwave Applicators Dedicated to the Treatment of Powders and Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPI’s 58th ANNUAL MICROWAVE POWER SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Reston (VA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Microwave Heating of Low Moisture Food in a 915 MHz Cavity for Dielectric Properties Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Congress on Microwave Energy Applications 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating: experimental and numerical approaches for process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Microwave Heating Uniformity by Moving Sliding Short Circuit: Application to 915 MHz Single-Mode Microwave Pasteurization of Solid Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Microwave and High-Frequency Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPERE, Sep 2023, Cardiff (GB), United Kingdom. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dielectric properties of food powders by open-ended coaxial probe and resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative measurement of dielectric properties of food powders at microwave frequencies by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEPEA, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection coefficient-based validation of electromagnetic model: application to model food at 915 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasika Mith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual European Simulation and Modelling Conference (ESM®'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurosis, Oct 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating of low-loss dielectric food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Microwave and High Frequency Applications - AMPERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPERE, Sep 2021, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5140406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food thermal distribution-based control of industrial freezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICR 2019 - 25th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave processing of food samples: influence of cavity design and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Microwave and High Frequency Heating - AMPERE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled CFD-heat transfer model for in-package solid food pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodsim'2018: International Conference On Simulation And Modelling In The Food And Bio-Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective heating of wheat germ. Model development and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ISEKI_Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propiedades ingenieriles del germen de trigo involucradas en el modelado de tratamiento térmico, IV Congresso Argentino de Ingeniería, X Congresso Argentino de Enseñanza de la Ingeniería</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Argentino de Ingeniería, X Congresso Argentino de Enseñanza de la Ingeniería (4° CADI y 10° CAEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasound processing on the activity of polyphenoloxisade and peroxidase in a fruit juice model solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium of Food Science (12th SLACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave processing: from modelling to control – example of solid food pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Internacional de Ciencia y Tecnología de los Alimento (cicytac)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microwave heating during batch processing of liquid sample in a single mode cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bellicanta Begnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modelling of cooling-drying process in animal feed-pellets industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fibrianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rouchouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Putier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. biennal FOODSIM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Caraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Sensor Fault Detection via Observers for C-Grade Cane Sugar Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bracanga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of temperature field during microwave tempering under unknown dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pression sur les transitions de phase dans les biomatériaux ; exemple d'un calorimètre haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de la Technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Collonges-la-Rouge, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric constant on low-moisture food pasteurization in a 915 MHz single-mode microwave cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Caroline C C Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dielectric Properties on Temperature Profiles during 915MHz Microwave Cooking of Cambodian Pâté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannmony Nget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Congress on Microwave Energy Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un applicateur micro-ondes dédié à la pasteurisation de produits alimentaires liquides en écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del tratamiento con microondas sobre la inactivación de enzimas lipasa y lipoxigenasa del germen de trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Ribotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Meriles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Internacional de Ciencia y Tecnología de los Alimento (cicytac)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-thermal effects during microwave heating applied to E. Coli inactivation in ground beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of peroxidase by microwave processing: development and validation of a kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Properties of model fruit juices as a function of frequency, temperature and sugar content: prediction via Artificial Neural Networks and comparison to real fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating vs. conventional heat exchangers to improve the liquid food product processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal inactivation kinetics of peroxidase is affected by the addition of calcium chloride,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.K. Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E.D. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium of Food Science (12th SLACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la répartition spatiale optimale des sources thermiques dans un plateau chauffant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine Jebara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique (SFT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotechnologies for bioprocessing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.233-259, 2022, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91167-2.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of low moisture foods measured by open-ended coaxial probe and cavity perturbation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Caroline Cichella Frabetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Bou-Orm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frabetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08327823.2025.2576648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Frabetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Oliveira de Moraes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Borges Laurindo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14122033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannmony Nget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasika Mith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12061187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2021.1931299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04333-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Patricia Meriles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Daniel Ribotta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Penci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Penci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a W Gut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Dimitrakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Meriles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steffolani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Bou Orm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13722" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Cichella Frabetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-021-09286-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Tk Kubo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Siguemoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Funcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ed Augusto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.01.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T K Kubo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E D Augusto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.K. Kubo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.D. Augusto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.11.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GHQ1WGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augusto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XTZ8Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1061-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT7PQVT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcpt.2012.22007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.10.048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P624Z54H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJ2FKRQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FN3GTZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P043N7G3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-8564(02)00085-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6Z4X7H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Flaus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00078-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9E6EBF5C616265AB13269DF5F9F15162F539F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garnault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5140406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Ribotta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Meriles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gili" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bellicanta Begnini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580569v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Monteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Caroline C C Frabetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959543v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Mecherfi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.P. Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171349v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00001-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Bou-Orm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frabetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08327823.2025.2576648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Frabetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Oliveira de Moraes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Borges Laurindo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14122033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04333-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Patricia Meriles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Curet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Daniel Ribotta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Penci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannmony Nget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasika Mith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12061187" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2021.1931299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Penci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132760" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13722" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Bou Orm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caroline Cichella Frabetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-021-09286-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge a W Gut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Dimitrakis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Meriles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Steffolani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Penci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Tk Kubo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Siguemoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Funcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ed Augusto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.01.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T K Kubo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E D Augusto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.04.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.K. Kubo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.D. Augusto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.11.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GHQ1WGK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augusto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hamoud-Agha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.06.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XTZ8Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1061-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT7PQVT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.10.048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P624Z54H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcpt.2012.22007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2010.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJ2FKRQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FN3GTZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P043N7G3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-8564(02)00085-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6Z4X7H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Flaus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00078-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9E6EBF5C616265AB13269DF5F9F15162F539F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430972v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430969v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457736v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5140406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367820v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.813" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Ribotta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Meriles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Gili" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bellicanta Begnini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fibrianto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Putier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580569v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Monteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Caroline C C Frabetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.P. Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Mecherfi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171349v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91167-2.00001-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>